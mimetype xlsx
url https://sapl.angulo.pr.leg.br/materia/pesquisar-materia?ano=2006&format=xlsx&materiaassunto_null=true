--- v0 (2025-12-19)
+++ v1 (2026-05-09)
@@ -51,283 +51,283 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/273/273_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA EXONERADO A PARTIR DESTA DATA (02/01/2006), O SERVIDOR PÚBLICO MUNICIPAL, O SRº. RODRIGO MARCOLINO BOZELHE, PORTADOR DO RG Nº 6.309.555-9 (SSP-PR) INSCRITO NO CPF/MF SOB O                              Nº. 029.162.819-24, DO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR JURÍDICO, SÍMBOLO CC-1, CONSTANTE NO DO ANEXO I DA RESOLUÇÃO Nº. 004/2001</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/274/274_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA EXONERADO A PARTIR DESTA DATA (02/01/2006), O SERVIDOR PÚBLICO MUNICIPAL, O SRº. ALEXISANDRI FERREIRA, PORTADOR DO RG Nº 5.768.136-5 (SSP-PR) INSCRITO NO CPF/MF SOB O Nº 990.684.789-15, DO CARGO DE PROVIMENTO EM COMISSÃO DE SECRETÁRIO GERAL DA CÂMARA MUNICIPAL, SÍMBOLO CC-1, DO ANEXO I DA RESOLUÇÃO Nº. 004/2001</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/275/275_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA NOMEADO A PARTIR DESTA DATA (05/01/2006), O SR. RODRIGO MARCOLINO BOZELHE, PORTADOR DO RG Nº. 6.309.555-9 (SSP-PR) INSCRITO NO CPF/MF SOB O Nº. 029.162.819-24, PARA EXERCER O CARGO DE PROVIMENTO EFETIVO DE ADVOGADO, TENDO EM VISTA SUA HABILITAÇÃO NO CONCURSO ABERTO PELO EDITAL Nº. 001/2005</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/276/276_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA NOMEADO A PARTIR DESTA DATA (05/01/2006), O SR. ALEXISANDRI FERREIRA, PORTADOR DO RG                               Nº. 5.768.136-5 (SSP-PR) INSCRITO NO CPF/MF SOB O Nº. 990.684.789-15, PARA EXERCER O CARGO DE PROVIMENTO EFETIVO DE OFICIAL ADMINISTRATIVO, TENDO EM VISTA SUA HABILITAÇÃO NO CONCURSO ABERTO PELO EDITAL Nº. 001/2005.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/277/277_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA NOMEADO A PARTIR DESTA DATA (05/01/2006), O SR. ANTONIO ROBERTO PEREIRA, PORTADOR DO                           RG Nº. 5.207.975-6 (SSP-PR), INSCRITO NO CPF/MF SOB O Nº. 818.942.609-53, PARA EXERCER O CARGO DE PROVIMENTO EFETIVO DE CONTADOR, TENDO EM VISTA SUA HABILITAÇÃO NO CONCURSO ABERTO PELO EDITAL Nº. 001/2005</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/278/278_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO FUNCIONÁRIO DO QUADRO EFETIVO DO LEGISLATIVO MUNICIPAL, ALEXISANDRI FERREIRA, OCUPANTE DO CARGO DE OFICIAL ADMINISTRATIVO, UMA GRATIFICAÇÃO DE 50% (CINQÜENTA POR CENTO) SOBRE SEU VENCIMENTO BÁSICO MENSAL, PARA PRESTAR SERVIÇOS EXTRAS NO HORÁRIO DE REALIZAÇÃO DAS SESSÕES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/346/346_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO FUNCIONÁRIO DO QUADRO EFETIVO DO LEGISLATIVO MUNICIPAL, ANTONIO ROBERTO PEREIRA, OCUPANTE DO CARGO DE CONTADOR, UMA GRATIFICAÇÃO DE 50% (CINQÜENTA POR CENTO) SOBRE SEU VENCIMENTO BÁSICO MENSAL</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/280/280_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTITUIR UMA COMISSÃO ESPECIAL DE LICITAÇÃO, PARA, QUANDO NECESSÁRIO, TOMAR AS MEDIDAS NECESSÁRIAS À EXECUÇÃO E JULGAMENTO DAS LICITAÇÕES QUE VIEREM A SER REALIZADAS PELA CÂMARA MUNICIPAL, DURANTE O ANO DE 2006, COM A SEGUINTE CONSTITUIÇÃO:_x000D_
 _x000D_
 	PRESIDENTE: 	ALEXISANDRI FERREIRA - RG Nº. 5.768.136-5_x000D_
 	MEMBROS:  	TERESA MATIAS DA SILVA BENAVIDES -  RG Nº. 6.709.645-2	_x000D_
 			RODRIGO MARCOLINO BOZELHE - RG Nº. 6.309.555-9	</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/281/281_texto_integral.doc</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/281/281_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES JOSÉ DOS SANTOS BUZATTO E ALVARINO LIMA E AO SERVIDOR ALEXISANDRI FERREIRA, 03 (TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS, DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM A PARTICIPAÇÃO DO II CONGRESSO NACIONAL DE MUNICÍPIOS E ASSEMBLÉIA GERAL DA UVEPAR, QUE SERÁ REALIZADO NOS DIAS 07, 08 E 09 DE JUNHO EM CURITIBA-PR</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/282/282_texto_integral.doc</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/282/282_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES JOSÉ DOS SANTOS BUZATTO E PRIMO VANDANIR BOZELHE E AO SERVIDOR RODRIGO MARCOLINO BOZELHE, 02 (DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,64 (SEISCENTOS REAIS, SESSENTA E QUATRO CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/283/283_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER AOS VEREADORES JOSÉ DOS SANTOS BUZATTO, ROLPHE ÉTER BIANCHINI, ADEMIR BOSELLI E AO SERVIDOR ANTONIO ROBERTO PEREIRA, 02 (DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,64 (SEISCENTOS REAIS, SESSENTA E QUATRO CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR. </t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/284/284_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER AOS VEREADORES PEDRO MORAES, PRIMO VANDANIR BOZELHE E AOS SERVIDORES ALEXISANDRI FERREIRA E RODRIGO MARCOLINO BOZELHE, 03 (TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS E DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À FOZ DO IGUAÇU-PR. </t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/285/285_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES ANTONIO ULBANO PEREIRA E ODIRLEY ZAVATINE, 01 (UMA) DIÁRIA, NO VALOR TOTAL DE R$ 300,34 (TREZENTOS REAIS E TRINTA E QUATRO CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/286/286_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDER AO VEREADOR JOSÉ DOS SANTOS BUZATTO E AO SERVIDOR ANTONIO ROBERTO PEREIRA, 02 (DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,68 (SEISCENTOS REAIS, SESSENTA E OITO CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/287/287_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES(AS) PRIMO VANDANIR BOZELHE, ROLPHE ÉTER BIANCHINI E SIRLEY DENIPOTE MORAES, 03(TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS E DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À QUEDAS DO IGUAÇU-PR</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/288/288_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR PEDRO MORAES, 01(UMA) DIÁRIA, NO VALOR TOTAL DE R$ 300,34 (TREZENTOS REAIS E TRINTA E QUATRO CENTAVOS), PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/289/289_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR(A) JOSÉ DOS SANTOS BUZATTO E AO SERVIDOR ANTONIO ROBERTO PEREIRA, 03(TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS E DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/290/290_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES JOSÉ DOS SANTOS BUZATTO, ROLPHE ÉTER BIANCHINI, ODIRLEI ZAVATINE E AO SERVIDOR ALEXISANDRI FERREIRA, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,34 (SEISCENTOS REAIS E TRINTA E QUATRO CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À MARINGÁ-PR.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/291/291_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES JOSÉ DOS SANTOS BUZATTO E ODIRLEI ZAVATINE, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,68 (SEISCENTOS REAIS E SESSENTA E OITO CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/292/292_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES(AS) ROLPHE ÉTER BIANCHINI, PRIMO VANDANIR BOZELHE, SIRLEI DENIPOTE MORAES, E AO SERVIDOR ANTONIO ROBERTO PEREIRA,  02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,68 (SEISCENTOS REAIS E SESSENTA E OITO CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -634,68 +634,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/292/292_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2006/292/292_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>