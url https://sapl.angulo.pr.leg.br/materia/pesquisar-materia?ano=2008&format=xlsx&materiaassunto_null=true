--- v0 (2025-12-22)
+++ v1 (2026-05-09)
@@ -51,331 +51,331 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/315/315_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES ROLPHE ÉTER BIANCHINI, PRIMO VANDANIR BOZELHE E JOSÉ DOS SANTOS BUZATTO, 03(TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS, DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/316/316_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR ODIRLEI ZAVATINE E A VEREADORA SIRLEI DENIPOTE MORAES, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,68 (SEISCENTOS REAIS, SESSENTA E OITO CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/317/317_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR ROLPHE ÉTER BIANCHINI E JOSÉ DOS SANTOS BUZATTO, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 1.081,22 (HUM MIL, OITENTA E UM REAIS, VINTE E DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/318/318_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR PEDRO MORAES E PRIMO VANDANIR BOZELHE E AOS SERVIDORES RODRIGO MARCOLINO BOZELHE E ALEXISANDRI FERREIRA, 03(TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS, DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À GUAÍRA-PR.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/319/319_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR ROLPHE ÉTER BIANCHINI, ALVARINO LIMA  E A VEREADORA SIRLEI DENIPOTE MORAES, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,68 (SEISCENTOS REAIS, SESSENTA E OITO CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/327/327_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER REAJUSTE SALARIAL DE 10% (DEZ POR CENTO) SOBRE A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE ÂNGULO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/328/328_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR ROLPHE ÉTER BIANCHINI, ODIRLEI ZAVATINE E JOSÉ DOS SANTOS BUZATTO, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 1.081,22 (HUM MIL, OITENTA E UM REAIS, VINTE E DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/329/329_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES ROLPHE ÉTER BIANCHINI, ODIRLEI ZAVATINE, JOSÉ DOS SANTOS BUZATTO, PRIMO VANDANIR BOZELHE, SIRLEI DENIPOTE MORAES E AO SERVIDOR ANTONIO ROBERTO PEREIRA, 03(TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS E DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/330/330_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR JOÃO RISSARDO, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,68 (SEISCENTOS REAIS, SESSENTA E OITO CENTAVOS), PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR ARMANDO LAVAGNOLI, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,68 (SEISCENTOS REAIS, SESSENTA E OITO CENTAVOS), PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTITUIR UMA COMISSÃO ESPECIAL DE LICITAÇÃO, PARA, QUANDO NECESSÁRIO, TOMAR AS MEDIDAS NECESSÁRIAS À EXECUÇÃO E JULGAMENTO DAS LICITAÇÕES QUE VIEREM A SER REALIZADAS PELA CÂMARA MUNICIPAL, DURANTE O ANO DE 2008, COM A SEGUINTE CONSTITUIÇÃO:_x000D_
 _x000D_
 	PRESIDENTE: 	ALEXISANDRI FERREIRA - RG Nº. 5.768.136-5_x000D_
 	MEMBROS:  	ANTONIO ROBERTO PEREIRA -  RG Nº. 5.207.975-6	_x000D_
 			RODRIGO MARCOLINO BOZELHE - RG Nº. 6.309.555-9	</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES ROLPHE ÉTER BIANCHINI, JOSÉ DOS SANTOS BUZATTO, ODIRLEI ZAVATINE E PEDRO MORAES, 03(TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS, DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR ROLPHE ÉTER BIANCHINI E AOS SERVIDORES ALEXISANDRI FERREIRA E ANTONIO ROBERTO PEREIRA, 03(TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS, DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR JOÃO RISSARDO E PEDRO MORAES, 03(TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS, DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES ROLPHE ÉTER BIANCHINI, PRIMO V. BOZELHE, JOSÉ DOS SANTOS BUZATTO, ODIRLEI ZAVATINE E AOS SERVIDORES RODRIGO M. BOZELHE, ANTONIO R. PEREIRA E ALEXISANDRI FERREIRA, 03(TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS, DOIS CENTAVOS) À CADA MEMBRO, PARA CUSTEAR AS DESPESAS COM VIAGEM À FOZ DO IGUAÇÚ-PR</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR PEDRO MORAES, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,68 (SEISCENTOS REAIS, SESSENTA E OITO CENTAVOS), PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES ARMANDO LAVAGNOLI E JOÃO RISSARDO, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,68 (SEISCENTOS REAIS, SESSENTA E OITO CENTAVOS), PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR JOSÉ DOS SANTOS BUZATTO, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,68 (SEISCENTOS REAIS, SESSENTA E OITO CENTAVOS), PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AO VEREADOR ROLPHE ÉTER BIANCHINI E AO SERVIDOR ANTONIO ROBERTO PEREIRA, 02(DUAS) DIÁRIAS, NO VALOR TOTAL DE R$ 600,34 (SEISCENTOS REAIS, 	TRINTA E QUATRO CENTAVOS), PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR PARA INTEGRAR COMISSÃO DE AVALIAÇÃO DE IMÓVEL URBANO.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER AOS VEREADORES ROLPHE ÉTER BIANCHINI, PRIMO V. BOZELHE, ODIRLEI ZAVATINE, PEDRO MORAES E A VEREADORA SIRLEI D. MORAES, 03(TRÊS) DIÁRIAS, NO VALOR TOTAL DE R$ 901,02 (NOVECENTOS E UM REAIS E DOIS CENTAVOS), PARA CUSTEAR AS DESPESAS COM VIAGEM À CURITIBA-PR</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA PORTARIA Nº 006/2005 QUE CONCEDE GRATIFICAÇÃO À FUNCIONÁRIA TEREZA MATIAS DA SILVA BENAVIDES.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A PORTARIA Nº 006/2006 QUE CONCEDE GRATIFICAÇÃO AO FUNCIONÁRIO ALEXISANDRI FERREIRA.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA PORTARIA Nº 007/2006 QUE CONCEDE GRATIFICAÇÃO AO FUNCIONÁRIO ANTÔNIO ROBERTO PEREIRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -682,68 +682,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>