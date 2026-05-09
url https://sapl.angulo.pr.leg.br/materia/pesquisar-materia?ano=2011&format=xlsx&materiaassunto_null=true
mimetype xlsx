--- v0 (2025-12-22)
+++ v1 (2026-05-09)
@@ -51,110 +51,110 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/397/397_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZA A PROGRESSÃO VERTICAL POR TEMPO DE SERVIÇO AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE ÂNGULO: ALEXISANDRI FERREIRA E ANTÔNIO ROBERTO PEREIRA</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/398/398_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUIR UMA COMISSÃO ESPECIAL DE LICITAÇÃO, PARA, QUANDO NECESSÁRIO, TOMAR AS MEDIDAS NECESSÁRIAS À EXECUÇÃO E JULGAMENTO DAS LICITAÇÕES QUE VIEREM A SER REALIZADAS PELA CÂMARA MUNICIPAL, DURANTE O ANO DE 2011, COM A SEGUINTE CONSTITUIÇÃO: ROGÉRIO MARCOLINO BOZELHE, ANTONIO ROBERTO PEREIRA E GIZELLI DE LIMA.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/399/399_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER A SRA. TEREZA MATIAS DA SILVA BENAVIDES, BRASILEIRA, PORTADORA DO RG Nº. 6.709.645-2&amp;#8211;SSP/PR, E INSCRITO NO CPF SOB O Nº. 024.236.229-02, EXERCENDO O CARGO DE AUXILIAR DE SERVIÇOS GERAIS, LICENÇA PRÊMIO, REFERENTE AO PERÍODO AQUISITIVO DE 15/04/2004 À 15/04/2009, DE ACORDO COM A LEI MUNICIPAL Nº. 473/09, COM REMUNERAÇÃO INTEGRAL, SENDO O PERÍODO A USUFRUIR SERÁ DE 17/01/2011 À 18/03/2011 (DOIS MÊSES).</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/400/400_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNAR OS VEREADORES ABAIXO RELACIONADOS PARA COMPOREM AS COMISSÕES PERMANENTES, COM BASE NO CAPÍTULO II E SEUS ARTIGOS DO REGIMENTO INTERNO, FICANDO CONSTITUÍDAS DA SEGUINTE FORMA:_x000D_
 _x000D_
 COMISSÃO DE JUSTIÇA E REDAÇÃO_x000D_
 PRESIDENTE: 	JOSÉ DOS SANTOS BUZATTO_x000D_
 MEMBROS: 	RONDINELI CLEYTON DE OLIVEIRA_x000D_
 		MARCELO COVRE_x000D_
 _x000D_
 COMISSÃO DE ECONOMIA, FINANÇAS E ORÇAMENTO_x000D_
 PRESIDENTE: 	ARMANDO LAVANHOLI_x000D_
 MEMBROS	JOSÉ DOS SANTOS BUZATTO_x000D_
 		RONDINELI CLEYTON DE OLIVEIRA_x000D_
 </t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/401/401_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER A SERVIDORA. GIZELLI DE LIMA, BRASILEIRA, PORTADORA DO RG Nº. 7.407.148-1&amp;#8211;SESP/PR, E INSCRITO NO CPF SOB O                       Nº. 038.545.369-84, EXERCENDO O CARGO DE AUXILIAR ADMINISTRATIVO, 30 (TRINTA) DIAS DE LICENÇA PRÊMIO, REFERENTE AO PERÍODO AQUISITIVO DE 15/05/2001 À 15/05/2011, DE ACORDO COM A LEI MUNICIPAL Nº. 473/09, COM REMUNERAÇÃO INTEGRAL, SENDO QUE O PERÍODO A USUFRUIR SERÁ DO DIA 11/08/2011 A 09/09/2011.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -461,68 +461,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/401/401_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2011/401/401_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>