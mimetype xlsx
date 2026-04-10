--- v0 (2025-12-19)
+++ v1 (2026-04-10)
@@ -54,1499 +54,1499 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Prefeito Pedro Vicentin</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/</t>
+    <t>http://sapl.angulo.pr.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER O TRÂMITE EM REGIME DE URGÊNCIA DO PROJETO DE LEI Nº 004/2014.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>SOLICITA REGIME DE URGENCIA AO PROJETO DE LEI Nº 006/2014 QUE TRATA DO ABONO SOCIAL</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>SOLICITA REGIME DE URGENCIA AO PROJETO DE LEI Nº 008/2014 - CRÉDITO ADICIONAL</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI Nº 009/2014 QUE INCORPORA E CONCEDE ABONO SOCIAL E SOLICITA O REGIME DE URGENCIA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O PROJETO DE LEI Nº 010-2014 E SOLICITA REGIME DE URGENCIA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>ENCAMINHA E SOLICITA O REGIME DE URGENCIA PARA O TRAMITE DO PROJETO DE LEI Nº 011 E 12/2014</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REGIME DE URGENCIA AO PROJETO DE LEI Nº 019/2014 QUE TRATA DO AUMENTO NO NÚMERO DE VAGAS AO CARGO DE ENFERMEIRO 40 HORAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES À TEREZA MATIAS DA SILVA BENAVIDES.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZA A PROGRESSÃO VERTICAL POR TEMPO_x000D_
 DE SERVIÇO AOS SERVIDORES PÚBLICOS DA_x000D_
 CÂMARA MUNICIPAL DE ÂNGULO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUIR A COMISSÃO ESPECIAL DE LICITAÇÃO, PARA, QUANDO NECESSÁRIO, TOMAR AS MEDIDAS NECESSÁRIAS À EXECUÇÃO E JULGAMENTO DAS LICITAÇÕES QUE VIEREM A SER REALIZADAS PELA CÂMARA MUNICIPAL, DURANTE O ANO DE 2014, COM A SEGUINTE CONSTITUIÇÃO</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR OS SERVIDORES ABAIXO RELACIONADOS PARA COMPOREM A COMISSÃO AVALIAÇÃO DE TÍTULOS COM A RESPONSABILIDADE FAZER A ANÁLISE DA CORRELAÇÃO DO(S) CURSO(S) REALIZADO(S) E/OU DA TITULAÇÃO OBTIDA COM O CARGO OCUPADO PELO SERVIDOR, DE ACORDO COM O ART. 9º DA RESOLUÇÃO Nº. 003/2007.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZA A PROGRESSÃO VERTICAL POR TITULAÇÃO AO SERVIDOR PÚBLICO DA CÂMARA MUNICIPAL DE ÂNGULO._x000D_
 </t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE RECEBIMENTO DE BENS, MATERIAIS E SERVIÇOS PARA O EXERCÍCIO  DE 2014</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER 30 (TRINTA) DIAS DE FÉRIAS REGULAMENTARES À SERVIDORA GIZELLI DE LIMA, PORTADORA DO CPF Nº. 038.545.369-84, OCUPANTE DO CARGO EFETIVO DE AUXILIAR ADMINISTRATIVO, A SEREM USUFRUÍDAS A PARTIR DO DIA 07/04/2014 ATÉ O DIA 06/05/2014, REFERENTE AO PERÍODO AQUISITIVO 2.011/2.012</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER 10 (DEZ) DIAS DE FÉRIAS REGULAMENTARES AO SERVIDOR ROGÉRIO MARCOLINO BOZELHE, PORTADOR DO             RG Nº. 6.603.594-8 &amp;#8211; SSP-PR, OCUPANTE DO CARGO EFETIVO DE ADVOGADO, A SEREM USUFRUÍDAS A PARTIR DO DIA 07/04/2014 ATÉ O DIA 16/04/2014, REFERENTE AO PERÍODO AQUISITIVO 2012/2013.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ART. 1º - CONCEDER 20 (VINTE) DIAS DE FÉRIAS REGULAMENTARES À SERVIDORA TEREZA MATIAS DA SILVA BENAVIDES, PORTADORA DO RG Nº. 6.709.645-2 &amp;#8211; SSP-PR, OCUPANTE DO CARGO EFETIVO DE AUXILIAR DE SERVIÇOS GERAIS, A SEREM USUFRUÍDAS A PARTIR DO DIA 24/04/2014 ATÉ O DIA 13/05/2014, REFERENTE AO PERÍODO AQUISITIVO 2.013/2.014.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA MATERNIDADE À GIZELLI DE LIMA, AUXILIAR ADMINISTRATIVO</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRESSÃO POR TEMPO DE SERVIÇO - ROGÉRIO MARCOLINO BOZELHE - NÍVEL ANTERIOR 40  -  NÍVEL ATUAL 41.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER 20 (VINTE) DIAS DE FÉRIAS REGULAMENTARES AO SERVIDOR ALEXISANDRI FERREIRA, PORTADOR DO RG Nº. 5.768.136-5 &amp;#8211; SSP-PR, OCUPANTE DO CARGO EFETIVO DE OFICIAL ADMINISTRATIVO, A SEREM USUFRUÍDAS A PARTIR DO DIA 28/10/2014 ATÉ O DIA 16/11/2014, REFERENTE AO PERÍODO AQUISITIVO 2.013/2.014.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>CONCEDE PROGRESSÃO VERTICAL POR TITULAÇÃO CONFORME ART. 6º E SEGUINTES DA RESOLUÇÃO Nº. 003/2007 AO SERVIDOR PÚBLICO DO PODER LEGISLATIVO, ROGÉRIO MARCOLINO BOZELHE, ADVOGADO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 30 DIAS DE FÉRIAS À FUNCIONÁRIA GIZELLI DE LIMA, AUXILIAR ADMINISTRATIVO, REFERENTE AO PERÍODO AQUISITIVO 2012/2013.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE A TODOS OS SERVIDORES PÚBLICOS EFETIVOS ATIVOS, INATIVOS E PENSIONISTAS DO LEGISLATIVO MUNICIPAL DE ÂNGULO - 8%</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Pedro Moraes</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO SALARIAL AOS VEREADORES E PRESIDENTE DA CÂMARA MUNICIPAL DE ÂNGULO. 5,56%</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Odirlei Zavatini</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA CULTURA EVANGÉLICA NO MUNICÍPIO DE ÂNGULO.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 332/2014. ISENÇÃO CIP - CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RENOVAÇÃO DE CONCESSÃO DE DIREITO REAIS DE USO DE LOTE DE TERRAS À ASSOCIAÇÃO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS. AFMA</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA A MUDANÇA DE DESTINAÇÃO DA ÁREA A PRAÇA 5, PROPOSTA NA LEI DE ORDENAMENTO TERRITORIAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO SALARIAL EM 5,56% AOS SUBSÍDIOS DOS AGENTES POLÍTICOS E DETENTORES DE CARGOS EM COMISSÃO.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCORPORA E CONCEDE ABONO SALARIAL COMPLEMENTAR NO VALOR DE R$ 100,00 (CEM REAIS)</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DA PREFEITURA MUNICIPAL;</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCORPORA E CONCEDE ABONO SOCIAL COMPLEMENTAR E AUTORIZA A RECOMPOSIÇÃO DE 5,56% AOS SALÁRIOS DO FUNCIONALISMO PÚBLICO.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 29.802,67 NO ORÇAMENTO VIGENTE;</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 29.802,67 NO ORÇAMENTO DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI O CONSÓRCIO CISPAR - CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO DO PARANÁ, E RATIFICA A ALTERAÇÃO, PELO MUNICÍPIO DE ÂNGULO, DO CONTRATO DE CONSÓRCIO PÚBLICO E DO ESTATUTO DO CISMAE - CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO AMBIENTAL DO PARANÁ, QUE O TRANSFORMOU NO CONSÓRCIO CISPAR.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE A LEI Nº 710/2013, REFERENTE AO CARGO DE PSICOPEDAGOGO.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR CRÉDITO ADICIONAL E ALTERA A LDO E PPA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI MUNICIPAL Nº 386/2007 DE 18/04/2007. ALTERA A ESTRUTURA DO CARGO DE ENFERMEIRO 40 HORAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE O CONSELHO MUNICIPAL, O CONSELHO TUTELAR, O FUNDO MUNICIPAL, E A CONFERENCIA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE. </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR COM VISTAS A ATENDER AS ATIVIDADES DO EXECUTIVO MUNICIPAL, ATRAVÉS DE TRANSPOSIÇÃO DE DOTAÇÕES E TRANSFERÊNCIA DE CATEGORIA ECONÔMICA.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR COM VISTAS A ATENDER AS ATIVIDADES DO EXECUTIVO MUNICIPAL, ATRAVÉS DE TRANSPOSIÇÃO DE DOTAÇÕES E TRANSFERENCIA DE CATEGORIA ECONOMICA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2015. - LDO</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO DESTINADO À IMPLANTAÇÃO DE EMPRESA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE AMORTIZAÇÃO DO DÉFICIT TÉCNICO ATUARIAL PARA OBTENÇÃO DO EQUILÍBRIO FINANCEIRO E ATUARIAL QUE O MUNICÍPIO TEM EM FACE DO RPPS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE ORÇAMENTO ANUAL - LOA</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE LOTE DE TERRAS DESTINADO À AMPLIAÇÃO DE MICRO EMPRESA. GENÉSIO SOARES DA ROCHA - ME  -  CNPJ: 13.195.178/0001-87_x000D_
 GENÉSIO DA OFICINA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS VALORES DE TERRAS RURAIS DO MUNICÍPIO, PARA FINS DE CÁLCULO DO ITBI, OS QUAIS SERÃO APLICADOS NO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES DA ÁREA URBANA PARA FINS DE CÁLCULO DE IPTU E ITBI PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA I DA LEI Nº 054/93 DE 30 DE DEZEMBRO DE 1993.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DO MEIO AMBIENTE (COMMA) DE ÂNGULO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DE DISPOSIÇÃO DA LEI COMPLEMENTAR Nº 004/2006 (PLANO DIRETOR).</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O NÍVEL DE VENCIMENTO DOS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI SANÇÕES AOS PROPRIETÁRIOS DE IMÓVEIS E TERRENOS BALDIOS, QUE POSSIBILITEM A PROLIFERAÇÃO DO MOSQUITO AEDES AEGYPTI NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1º DO ARTIGO 1º DA LEI MUNICIPAL Nº 581/2011 QUE INSTITUI O PERÍMETRO URBANO DA SEDE DO MUNICÍPIO DE ÂNGULO-PR.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ÁREA DO PERÍMETRO URBANO DA SEDE DO MUNICÍPIO DE ÂNGULO,INSTITUÍDO PELA LEI MUNICIPAL Nº 581/2011 DE 09/08/2011 E REVOGA A LEI Nº 792/2014 DE 02-12-2014.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUÍ O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE ÂNGULO.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL COM VISTAS A ATENDER AS ATIVIDADES DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Márcio Cione Rissardo</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER À VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO, REALIZE O TRAMITE DOS PROJETOS DE LEI LEGISLATIVO Nº. 001 E 002/2014 EM REGIME DE URGÊNCIA URGENTÍSSIMA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE O MESMO VERIFIQUE A POSSIBILIDADE VOLTAR A FORNECER ALIMENTAÇÃO AOS FUNCIONÁRIOS PLANTONISTAS DO POSTO DE SAÚDE, TODOS OS DIAS DA SEMANA.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Adnilson Laureano</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE O MESMO ENVIE A ESTA CASA DE LEIS INFORMAÇÕES SOBRE A CONSTRUÇÃO DE QUEBRA-MOLAS EM VÁRIAS RUAS DO MUNICÍPIO, SOLICITADAS ATRAVÉS DE MUITOS REQUERIMENTOS ELABORADOS NO EXERCÍCIO ANTERIOR E QUE ATÉ A PRESENTE DATA NÃO FORAM ATENDIDOS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.doc</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE O MESMO REPAROS NA ILUMINAÇÃO PÚBLICA NA EXTENSÃO DA RUA JOÃO DETONI E RUA SATIM NETO, TENDO EM VISTA QUE VÁRIAS LUMINÁRIAS NÃO ESTÃO ACENDENDO.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE O MESMO VERIFIQUE A POSSIBILIDADE DE REABRIR A CRECHE DO DISTRITO DE VALÊNCIA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE O MESMO VERIFIQUE A POSSIBILIDADE DE MUDAR O PONTO DE EMBARQUE DOS ALUNOS NO DISTRITO DE VALÊNCIA, TENDO EM VISTA QUE ELES ESTÃO TENDO QUE ATRAVESSAR A RODOVIA PARA TOMAR O ÔNIBUS E ASSIM ESTÃO CORRENDO RISCO DE ACIDENTES.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Marcelo Covre</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL, PROVIDENCIE JUNTO AO DEPARTAMENTO COMPETENTE, A COLOCAÇÃO DE UMA LUMINÁRIA NA RUA ÉLCIO PIRANI, EM FRENTE A CASA DO SR. CLAUDEMIR SVERZUTI NO DISTRITO DE VALÊNCIA, BEM COMO REALIZAR A MANUTENÇÃO DE OUTRAS LUMINÁRIAS QUE NÃO ESTÃO ACENDENDO NESTA VIA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE O MESMO VERIFIQUE A POSSIBILIDADE DE REALIZAR UMA CONCESSÃO DE USO DE PARTE DO TERRENO DE PROPRIEDADE DA PREFEITURA, LOCALIZADO NOS FUNDOS DA OFICINA DO GENÉZIO, PARA CONSTRUIR UMA MORADIA PARA A SRA. MARIA LUZIA DA COSTA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Yara Pricila de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE PROVIDENCIE UMA REFORMA DO BANHEIRO DO CEMITÉRIO MUNICIPAL, TENDO EM VISTA QUE O MESMO NÃO ENCONTRA-SE EM IDEAIS CONDIÇÕES DE USO E QUE AINDA FAÇA REPAROS NO ESCRITÓRIO DESTE LOCAL PARA QUE O FUNCIONÁRIO POSSA SE ORGANIZAR MELHOR.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Leandro Rissardo de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE PROVIDENCIE A COLOCAÇÃO DE UMA PLACA QUE PROÍBA CAMINHÕES ACIMA DE 45 TONELADAS A TRAFEGAR NA RUA QUE DÁ ACESSO AO NOVO CONJUNTO HABITACIONAL, TENDO EM VISTA QUE ESTE TRÁFEGO PODE ARRANCAR O ASFALTO._x000D_
 </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE O MESMO INTERVENHA JUNTO AO BATALHÃO DA POLICIA MILITAR, NO SENTIDO DE VIABILIZAR AO MENOS UM POLICIAL PARA RESIDIR NO MUNICÍPIO, VISANDO AUMENTAR A SEGURANÇA DA POPULAÇÃO E DIMINUIR O TEMPO NO ATENDIMENTO DAS OCORRÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO A INSTALAÇÃO DE LUMINÁRIAS NO TRECHO DA RUA ENTRE A EMPRESA BAVELONI E O NOVO CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE O MESMO PROVIDENCIE A DESOCUPAÇÃO DO PRÉDIO DA CRECHE DO DISTRITO DE VALÊNCIA, QUE ESTÁ OCUPADO IRREGULARMENTE POR UMA FAMÍLIA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE O MESMO PROVIDENCIE JUNTO AO DEPARTAMENTO COMPETENTE, UMA OPERAÇÃO DE LIMPEZA DOS TERRENOS DE NOSSO MUNICÍPIO, E FAÇA UMA CAMPANHA DE CONSCIENTIZAÇÃO PARA QUE OS PROPRIETÁRIOS MANTENHAM ESTES TERRENOS LIMPOS, CASO CONTRÁRIO, APLICAR MULTA AOS PROPRIETÁRIOS QUE NÃO REALIZAREM ESTA LIMPEZA. ESTA OPERAÇÃO SE FAZ NECESSÁRIA PARA QUE DIMINUA OS FOCOS DO MOSQUITO TRANSMISSOR DA DENGUE, JÁ QUE EXISTEM CASOS CONFIRMADOS DESTA DOENÇA EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE O MESMO CONCEDE UMA AUTORIZAÇÃO AO SR. JOSÉ MARCOS VALEZZI PARA O MESMO POSSA INSTALAR UM TRAILER PARA A VENDA DE LANCHES NA PRAÇA DENOMINADA 12 AMIGOS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE O MESMO PROVIDENCIE REPAROS NOS APARELHOS DA ACADEMIA DA TERCEIRA IDADE, TENDO EM VISTA QUE VÁRIOS DESTES EQUIPAMENTOS ESTÃO QUEBRADOS HÁ MUITO TEMPO, GERANDO ASSIM MUITAS RECLAMAÇÕES PELOS USUÁRIOS</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE O MESMO PROVIDENCIE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA AUGUSTINHO MOLINARI EM VIRTUDE DA ALTA VELOCIDADE QUE OS MOTORISTAS TRAFEGAM NESTA VIA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE O MESMO PROVIDENCIE A CONSTRUÇÃO DE MEIO-FIO NA RUA QUE DÁ ACESSO AO MATADOURO MUNICIPAL.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM _x000D_
 O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE O MESMO PROVIDENCIE A INSTALAÇÃO DE 02 (DUAS) LUMINÁRIAS EM FRENTE A FÁBRICA DE MÓVEIS NO DISTRITO DE VALÊNCIA. _x000D_
 </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO, SOLICITANDO PARA QUE ELE PROVIDENCIE UMA OPERAÇÃO TAPA BURACO NAS RUAS DO MUNICÍPIO, LEMBRANDO QUE JÁ FEZ ESTA SOLICITAÇÃO MAIS O PREFEITO NÃO EXECUTOU E NEM MESMO ENVIOU UMA RESPOSTA AO LEGISLATIVO. POR ISSO ESTÁ NOVAMENTE SOLICITANDO ESTES SERVIÇOS E QUE AO MENOS O PREFEITO INFORME SE VAI OU NÃO EXECUTÁ-LOS, PARA QUE ASSIM, OS VEREADORES POSSAM EXPLICAR O QUE ESTÁ OCORRENDO PARA A POPULAÇÃO</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO, SOLICITANDO PARA QUE O MESMO ATENDA OS REQUERIMENTOS QUE JÁ FORAM ENCAMINHADOS A ELE, SOLICITANDO A IMPLANTAÇÃO DE QUEBRA-MOLAS NA RUA DELMIRO COSTA DE OLIVEIRA, TENDO EM VISTA QUE OS MORADORES DESTA RUA ESTÃO COBRANDO ESTA IMPLANTAÇÃO EM VIRTUDE DA ALTA VELOCIDADE QUE OS VEÍCULOS TRAFEGAM NESTA VIA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE O MESMO VERIFIQUE A POSSIBILIDADE DE CONSTRUIR UM ABRIGO E ADQUIRIR UMA TENDA PARA O CEMITÉRIO MUNICIPAL PARA QUE EM DIAS CHUVOSOS POSSA ABRIGAR AS PESSOAS PRESENTES NA HORA DA DESPEDIDA E NA HORA DO SEPULTAMENTO.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE O MESMO VERIFIQUE A POSSIBILIDADE DE INFORMATIZAR OS CONSULTÓRIOS MÉDICOS DO CENTRO DE SAÚDE, PARA QUE OS PROFISSIONAIS POSSAM DIGITAR AS RECEITAS, LAUDOS, ATESTADOS, PEDIDOS DE EXAME, ETC., FICANDO ASSIM DE FORMA LEGÍVEL E DE FÁCIL ENTENDIMENTO, EVITANDO ASSIM ENGANOS E EQUÍVOCOS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFICIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO UMA POSIÇÃO URGENTE, QUANTO À INSTALAÇÃO DO ALAMBRADO NO CAMPO DE FUTEBOL DO DISTRITO DE VALÊNCIA, INFORMANDO SE A PREFEITURA IRÁ REALIZAR ESTE SERVIÇO OU NÃO. EM CASO POSITIVO, INFORMAR A PREVISÃO DE INÍCIO DESTES SERVIÇOS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFICIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO PARA QUE ELE, JUNTO COM O DEPARTAMENTO DE OBRAS, REALIZE O CASCALHAMENTO DO CARREADOR DO SÍTIO PORTEIRA DE PROPRIEDADE DO SR. NATANAEL SILVA, E QUE TAMBÉM CONSTRUA UM ABRIGO DEFRONTE ESTE CARREADOR, PARA ABRIGAR AS CRIANÇAS QUE ESPERAM O ÔNIBUS ESCOLAR.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFICIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO PARA QUE, NAS PRÓXIMAS FESTIVIDADES EM COMEMORAÇÃO AO ANIVERSÁRIO DO MUNICÍPIO, O ALMOÇO SEJA REALIZADO/DISTRIBUÍDO DE FORMA GRATUITA A TODA NOSSA COMUNIDADE._x000D_
 </t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFICIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO PARA QUE, NAS PRÓXIMAS FESTIVIDADES EM COMEMORAÇÃO AO ANIVERSÁRIO DO MUNICÍPIO, O ALMOÇO SEJA REALIZADO/DISTRIBUÍDO DE FORMA GRATUITA A TODA NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFICIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO PARA QUE, JUNTO COM O DEPARTAMENTO COMPETENTE, PROVIDENCIE A INSTALAÇÃO DE ALAMBRADO NO RESERVATÓRIO DE ÁGUA QUE ESTÁ LOCALIZADO AO LADO DA CASA MORTUÁRIA.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFICIO AO SR. PREFEITO MUNICIPAL, E EM RELAÇÃO AO FUNCIONÁRIO JUAREZ FIRMINO DE OLIVEIRA, O QUAL É CONCURSADO AO CARGO DE CONTADOR, COM CARGA HORÁRIA DE 40 HORAS SEMANAIS, MAS ATUALMENTE SÓ ESTÁ CUMPRINDO 20 HORAS SEMANAIS DESDE O INICIO DO ATUAL MANDATO. SENDO ASSIM, SOLICITO PARA QUE O PREFEITO MUNICIPAL TOME AS DEVIDAS PROVIDENCIAS QUANTO A ESTE CASO, FAZENDO COM QUE ESTE FUNCIONÁRIO CUMPRA A SUA CARGA HORÁRIA PARA QUAL FOI CONCURSADO, OU ENTÃO QUE A PREFEITURA PASSE A FUNCIONAR SOMENTE MEIO PERÍODO, SENDO ASSIM JUSTO COM OS DEMAIS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFICIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO PARA QUE, JUNTO COM O DEPARTAMENTO COMPETENTE, PROVIDENCIE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA AMARO EDUARDO DOS SANTOS, TENDO EM VISTA QUE MUITOS MOTORISTAS USAM ESTA VIA COMO ACESSO SECUNDÁRIO AO CENTRO DE NOSSA CIDADE. SOLICITO AINDA QUE O PREFEITO MUNICIPAL TAMBÉM ESTUDE A POSSIBILIDADE DE ESTAR ATENDENDO OUTROS REQUERIMENTOS FEITOS ANTERIORMENTE, SOLICITANDO OUTROS REDUTORES EM VÁRIAS RUAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFICIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO PARA QUE, JUNTO COM O DEPARTAMENTO COMPETENTE, PROVIDENCIE O CASCALHAMENTO DA RUA DA IGREJA NOSSO SENHOR É DEUS, TENDO EM VISTA QUE DIA DEZ DO PRESENTE MÊS HAVERÁ UM EVENTO NESTA IGREJA E A SITUAÇÃO DESTA VIA ENCONTRA-SE PRECÁRIA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE O MESMO VERIFIQUE A POSSIBILIDADE DE ESTAR DESIGNANDO UM ZELADOR PARA REALIZAR OS SERVIÇOS DE MANUTENÇÃO E LIMPEZA DIARIAMENTE NO DISTRITO DE VALÊNCIA</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE JUNTO COM O DEPARTAMENTO COMPETENTE, PROVIDENCIE A ILUMINAÇÃO DA RUA VERGÍLIO SCOTTI, TENDO EM VISTA AS VÁRIAS RECLAMAÇÕES DA FALTA DE SEGURANÇA NESTA VIA, EM VIRTUDE DA ILUMINAÇÃO DEFICIENTE.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE JUNTO COM O DEPARTAMENTO COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO ASFALTICA NA RUA DELMIRO COSTA DE OLIVEIRA, NO TRECHO ENTRE A RUA ANTONIO LAUREANO E A AVENIDA JOÃO DETONI</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE JUNTO COM O DEPARTAMENTO COMPETENTE, PROVIDENCIE A INSTALAÇÃO DE BANCOS NA PRAÇA DA BEATA, TENDO EM VISTA OS VÁRIOS PEDIDOS A MIM FEITOS POR PARTE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, ENVIE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO PARA QUE JUNTO COM O DEPARTAMENTO COMPETENTE, PROVIDENCIE REPAROS NA ILUMINAÇÃO EXTERNA DA CASA MORTUÁRIA E TAMBÉM INSTALAR BANCOS VISANDO ACOMODAR MELHOR AS PESSOAS QUE FAZEM USO DAQUELE LOCAL.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO, QUE SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL, PARA QUE JUNTO AO DEPARTAMENTO DE OBRAS, SOLICITANDO PARA QUE CONTINUEM COM A OPERAÇÃO &amp;#8220;TAPA BURACOS&amp;#8221; NAS VIAS DO MUNICÍPIO, TENDO EM VISTA QUE AINDA EXISTEM VIAS QUE NECESSITAM DESTE TIPO DE SERVIÇO PARA QUE NÃO FIQUE COMPROMETIDA TODA A SUA PAVIMENTAÇÃO. </t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO, QUE SE ENVIE AO PREFEITO MUNICIPAL, SOLICITANDO MAIS UMA VEZ QUE, JUNTO AO DEPARTAMENTO COMPETENTE, PROVIDENCIE A INSTALAÇÃO DE QUEBRA-MOLAS NA RUA DELMIRO COSTA DE OLIVEIRA E NA AVENIDA PARANÁ E CASO NÃO HAJA POSSIBILIDADE DESTA IMPLANTAÇÃO, ENVIE EXPLICAÇÕES A ESTE LEGISLATIVO PARA QUE A POPULAÇÃO POSSA SABER OS MOTIVOS</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO, QUE SE ENVIE AO PREFEITO MUNICIPAL PARA QUE JUNTO AO DEPARTAMENTO DE CULTURA, FORNEÇA TODO O APOIO AOS ORGANIZADORES DA TRADICIONAL FOLIA DE REIS QUE TERÁ INICIO EM DEZEMBRO DESTE ANO</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Alexandre de Sousa Profeta</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, QUE SE ENVIE AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE ELE POSSA EXPLICAR OS MOTIVOS DE TANTAS SUPLEMENTAÇÕES SOLICITADAS AO LEGISLATIVO, CITANDO COMO EXEMPLO A DOTAÇÃO COM MANUTENÇÃO DE GABINETE. SOLICITOU AINDA QUE FOSSEM APRESENTADOS OS EMPENHOS E AS NOTAS FISCAIS, QUE SÃO MOTIVOS DESTAS SUPLEMENTAÇÕES.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, QUE SE ENVIE AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE ELE DETERMINE AO DEPARTAMENTO COMPETENTE, PARA QUE REALIZE UMA LIMPEZA GERAL NAS DEPENDÊNCIAS DA IGREJA SANTO ANTONIO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, QUE SE ENVIE AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE ELE TOME PROVIDENCIAS NO SENTIDO DE ADEQUAR UMA SALA NO CENTRO DE SAÚDE PARA QUE MÉDICO POSSA DORMIR NESTE DEPARTAMENTO E ASSIM REALIZAR OS ATENDIMENTOS EM MOMENTO OPORTUNO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, QUE SE ENVIE OFÍCIO AO DIRETOR DO SAMAE, SOLICITANDO PARA QUE ELE PROVIDENCIE O CONCERTO DA TAMPA DA CAIXA D&amp;#8217;ÁGUA LOCALIZADA PERTO DA COOPERATIVA NOVA PRODUTIVA, SENDO QUE ESTA TAMPA NÃO FECHANDO TOTALMENTE, E ASSIM QUALQUER PESSOA MAL INTENCIONADA PODE TER ACESSO AO INTERIOR DESTE RESERVATÓRIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1853,68 +1853,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>