--- v0 (2025-12-21)
+++ v1 (2026-05-09)
@@ -54,1734 +54,1734 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Roberto Bacega</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/</t>
+    <t>http://sapl.angulo.pr.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO/CONSTRUÇÃO DE 02 (DOIS) QUEBRA-MOLAS NA EXTENSÃO DA RUA GERALDO TIBÚRCIO E 01 (UM) QUEBRA-MOLA NA RUA DELMIRO COSTA DE OLIVEIRA EM FRENTE A CASA DO SR. JOSÉ ASSIS DE OLIVEIRA </t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Silvia Aparecida Vidigal Pereira</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR A SINALIZAÇÃO DE TRÂNSITO HORIZONTAL E VERTICAL, NAS SEGUINTES VIAS:_x000D_
 1.1	- NO CRUZAMENTO DAS RUAS, DELMIRO COSTA DE OLIVEIRA COM A JOSÉ DENIPOTI;_x000D_
 1.2	 NO CRUZAMENTO DAS RUAS DELMIRO COSTA DE OLIVEIRA COM A DAVID GOMES DA SILVA;_x000D_
 1.3	NO CRUZAMENTO DA RUA JOSÉ DENIPOTI COM A AVENIDA VALÉRIO OSMAR ESTEVÃO._x000D_
 </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR A ILUMINAÇÃO PÚBLICA NA RUA ANTENOR FERREIRA LEITE, NO TRECHO ENTRE A RUA LAUREANO DA SILVA E A RUA JOSÉ DENIPOTI.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM PARQUE INFANTIL, EM LOCAL CONSIDERADO MAIS APROPRIADO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE MAIS LIXEIRAS EM NOSSO MUNICÍPIO E NO DISTRITO DE VALÊNCIA E TAMBÉM REALIZE A MANUTENÇÃO DAS EXISTENTES.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Odirlei Zavatini</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE 02 (DUAS)  ATI (ACADEMIA DA TERCEIRA IDADE) UMA EM NOSSO MUNICÍPIO E OUTRA NO DISTRITO DE VALÊNCIA.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM TOLDO OU UMA COBERTURA NA PARTE DA FRENTE DO POSTO DE SAÚDE  EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Pedro Moraes</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DETERMINAR AO SETOR COMPETENTE QUE PROCEDA À COLOCAÇÃO DE ILUMINAÇÃO NA PRAÇA LOCALIZADA NA AVENIDA VALÉRIO OSMAR ESTEVÃO, EM FRENTE AO GINÁSIO DE ESPORTES, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marcelo Covre</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE O PREFEITO ESTUDE A POSSIBILIDADE DO MUNICÍPIO REALIZAR A AQUISIÇÃO DE EQUIPAMENTOS DE COSTURA E POSTERIORMENTE REALIZAR A CONCESSÃO EM COMODATO DESTAS MÁQUINAS À EMPRESA BEMANSIL.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PARA QUE O PREFEITO, JUNTAMENTE COM O DEPARTAMENTO DE OBRAS, REALIZE A MANUTENÇÃO DAS CHAMADAS </t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Lucas Moraes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS QUANTO A RECUPERAÇÃO DAS VIAS PÚBLICAS COM UMA OPERAÇÃO TAPA-BURACOS.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE MÉDICO NA ESPECIALIDADE NEUROLOGISTA.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA DO COQUEIRO S/N, NA SAÍDA PARA O MUNICÍPIO DE FLÓRIDA.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SRº. PREFEITO MUNICIPAL, OUVINDO OS ANSEIOS DA POPULAÇÃO QUE SEJA SOLICITADA O RETORNO DO P A (POSTO ATENDIMENTO) DO BANCO DO BRASIL EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA MOLAS</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS DE PROIBIDO ESTACIONAR EM UM LADO A RUA DELMIRO COSTA DE OLIVEIRA, EM FRENTE ÀS ESCOLAS ESTADUAL E MUNICIPAL E EM FRENTE AO CENTRO DE SAÚDE</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR A POSSIBILIDADE DE FORNECER ALIMENTAÇÃO AOS FUNCIONÁRIOS DO POSTO DE SAÚDE QUE TRABALHAM 12 HORAS SEM INTERVALO.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO VERIFICAR A POSSIBILIDADE DE IMPLANTAR NA RUA DELMIRO COSTA, AO LADO DO POSTO DE SAÚDE, UM ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, PARA QUE VERIFIQUE A POSSIBILIDADE DE CONTRATAR MAIS PEDREIROS, PARA OBRAS DESTE MUNICÍPIO, QUE PRECISAM DE REPAROS.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, PARA QUE VERIFIQUE A POSSIBILIDADE DE ESTAR PROVIDENCIANDO UMA COBERTURA NO PONTO DE ÔNIBUS, NA AVENIDA: BRASIL, PARA MELHOR COMODIDADE DOS TRABALHADORES DA EMPRESA GTF FOODS (FRANGOS CANÇÃO), DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, PARA QUE VERIFIQUE A POSSIBILIDADE DE ESTAR PROVIDENCIANDO UMAS MÁQUINAS DE COSTURA PARA A SENHORA VANDA, PARA JUNTAMENTE A MESMA COM SUA EQUIPE GERAR EMPREGOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, PARA QUE VERIFIQUE A POSSIBILIDADE DE CONTRATAÇÃO DE UM FONOAUDIÓLOGO, POIS TEMOS UM ESPECIALISTA SÓ, ASSIM PARA MELHOR ATENDER A POPULAÇÃO . NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, PARA QUE VERIFIQUE A POSSIBILIDADE DE REABILITAR A PADARIA MUNICIPAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA DE VIGILÂNCIA.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, PARA QUE VERIFIQUE JUNTAMENTE COM O CHEFE DE OBRAS, UMA REFORMA NA AVENIDA JOÃO MAESTÁ, NO ÚLTIMO QUEBRA-MOLAS NA SAÍDA PARA FLÓRIDA, POIS ALI SE ENCONTRA UM DESGASTE DO ASFALTO APLICADO NAS VIAS PÚBLICAS OCASIONANDO O SURGIMENTO DE FISSURAS E BURACOS, OS QUAIS ATRAPALHAM O TRÁFEGO E PODEM OCASIONAR SÉRIOS ACIDENTES.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, PARA QUE VERIFIQUE A POSSIBILIDADE DE ADQUIRIR AO FUNCIONÁRIO MUNICIPAL, UM CARTÃO AUXILIO ALIMENTAÇÃO, VÁLIDOS PARA O FUNCIONÁRIO QUE DURANTE O MÊS NÃO APRESENTE NENHUM ATESTADO .NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE O PREFEITO MUNICIPAL ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR UM CURSO DE LIMPEZA RESIDENCIAL GRATUITAMENTE A TODA COMUNIDADE.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PARA QUE O PREFEITO MUNICIPAL POSSA DAR ALGUM INCENTIVO/AUXÍLIO PARA A EMPRESA DE TRANSPORTES </t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Márcio Cione Rissardo</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, PARA_x000D_
 QUE A PREFEITURA POSSA DISPONIBILIZAR UM VEÍCULO EXCLUSIVO PARA AS CRIANÇAS _x000D_
 COM NECESSIDADES ESPECIAIS, PARA MELHOR ATENDIMENTO,E LOCOMOÇÃO DOS_x000D_
 MESMOS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, PARA_x000D_
 QUE A PREFEITURA POSSA ESTAR DISPONIBILIZANDO UM CURSO PROFISSIONALIZANTE DE _x000D_
 MANICURE E PEDICURE PARA OS JOVENS, COM AULAS TEÓRICAS OBJETIVAS E_x000D_
 APRENDIZADO PRÁTICO, QUE OS MESMOS RECEBAM O CERTIFICADO DE FORMAÇÃO_x000D_
 PROFISSIONAL. PARA ATUAREM NESTA ÁREA.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, REFERENTE AO PROJETO DE LEI Nº 051/2017, A EXTENSÃO DA CONCESSÃO DA BOLSA DE ESTUDOS AO DEMAIS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL VERIFICAR A POSSIBILIDADE DE AQUIRIR UMA CADEIRA DE RODAS E DISPONIBILIZAR A MESMA PARA SER UTILIZADA NA CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, ATRAVÉS DO ÓRGÃO COMPETENTE DA ADMINISTRAÇÃO, A CONTRATAÇÃO DE PROFISSIONAL PARA DAR AULAS COLETIVAS DE ZUMBA.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO/CONSTRUÇÃO DE 01 (UM) QUEBRA-MOLA NA EXTENSÃO DA AVENIDA BRASIL, AO LADO DA FÁBRICA DA SANDRA. </t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PARA QUE ESTUDE A POSSIBILIDADE DE INVESTIR OS VALORES DEVOLVIDOS PELA CÂMARA MUNICIPAL EM PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Rogério Ap. Bernardo</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA E SOLICITA O REGIME DE URGÊNCIA, OS PROJETOS DE LEI Nº 012, 013, 014 E 015/2017 QUE DISPÕEM SOBRE A ABERTURA DE CRÉDITOS SUPLEMENTARES.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O REGIME DE URGÊNCIA PARA O TRÂMITE DO PROJETO DE LEI Nº 030/2017.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DATA PARA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DELIBERAR SOBRE:_x000D_
 - AVALIAÇÃO DO 1º QUADRIMESTRE DE 2017;_x000D_
 - APROVAÇÃO DOS PROJETOS DE APLICAÇÃO DE RECURSOS DO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM O PRESENTE, ESTAMOS ENCAMINHANDO PARA ESSA COLENDA CÂMARA DE VEREADORES OS PROJETOS DE LEI N° 30/2017, QUE CRIA COMPONENTES DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR; 31/2017, QUE AUTORIZA PARCELAMENTO DE DÉBITOS COM O IPAM; 32/2017, QUE AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A POLICIA MILITAR; 33/2017, QUE ALTERA A LEI_x000D_
 MUNICIPAL N° 898/2016; 34/2017 E 35/2017, QUE AUTORIZAM A ABERTURA DE CRÉDITOS ADICIONAIS NO ORÇAMENTO VIGENTE, A FIM DE SEREM ANALISADOS E APROVADOS PELOS NOBRES VEREADORES._x000D_
 OUTROSSIM, EM VIRTUDE DE NECESSIDADE DE DISPORMOS DESSAS LEIS APROVADAS COM A MAIOR BREVIDADE POSSÍVEL, SOLICITAMOS À ESSA EGRÉGIA CASA DE LEIS A TRAMITAÇÃO DESSES PROJETOS EM REGIME DE URGÊNCIA URGENTÍSSIMA.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM O PRESENTE, ESTAMOS ENCAMINHANDO PARA ESSA COLENDA CÂMARA DE VEREADORES OS PROJETOS DE LEI N° 36/2017 E 37/2017, QUE AUTORIZAM A ABERTURA DE CRÉDITOS ADICIONAIS NO ORÇAMENTO VIGENTE, A FIM DE SEREM ANALISADOS E APROVADOS PELOS NOBRES VEREADORES. OUTROSSIM, EM VIRTUDE DE NECESSIDADE DE DISPORMOS DESSAS LEIS APROVADAS COM A MAIOR BREVIDADE POSSÍVEL, SOLICITAMOS À ESSA EGRÉGIA CASA DE LEIS A TRAMITAÇÃO DESSES PROJETOS EM REGIME DE URGÊNCIA URGENTÍSSIMA.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM O PRESENTE, ESTAMOS ENCAMINHANDO PARA ESSA COLENDA CÂMARA DE VEREADORES OS PROJETOS DE LEI N° 38/2017 E 39/2017, QUE AUTORIZAM A ABERTURA DE CRÉDITOS ADICIONAIS NO ORÇAMENTO VIGENTE, A FIM DE SEREM ANALISADOS E APROVADOS PELOS NOBRES VEREADORES. OUTROSSIM, EM VIRTUDE DE NECESSIDADE DE DISPORMOS DESSAS LEIS APROVADAS COM A MAIOR BREVIDADE POSSÍVEL, SOLICITAMOS À ESSA EGRÉGIA CASA DE LEIS A TRAMITAÇÃO DESSES PROJETOS EM REGIME DE URGÊNCIA URGENTÍSSIMA.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REGIME DE URGÊNCIA PARA O TRÂMITE DO PROJETO DE LEI Nº 054/2017, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DO SAMAE.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETOS DE LEI Nº 061 E 062 QUE DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS, SOLICITA O TRÂMITE EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REGIME DE URGÊNCIA PARA OS PROJETOS DE LEI Nº 072, 073 E 074/2017.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>SOLICITA O REGIME DE URGÊNCIA PARA O TRÂMITE DO PROJETO DE LEI Nº 096/2017.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA LEI COMPLEMENTAR Nº 007/2008 QUE DISPÕE SOBRE O SISTEMA VIÁRIO DO MUNICÍPIO DE ÂNGULO.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 005/2016, QUE DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Pedro Moraes, Márcio Cione Rissardo, Odirlei Zavatini, Silvia Aparecida Vidigal Pereira</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS EFETIVOS ATIVOS, INATIVOS E PENSIONISTAS DO PODER LEGISLATIVO MUNICIPAL DE ÂNGULO, CONSTANTES NA TABELA I DA RESOLUÇÃO Nº 003/2007.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO VI</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS E REAJUSTE DOS INATIVOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO VIGENTE.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO, COM RESERVAS, DO MUNICÍPIO DE ÂNGULO NO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE INFRAESTRUTURA E DESENVOLVIMENTO URBANO DA REGIÃO DE ASTORGA - CINDAST.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 64 DA LEI MUNICIPAL Nº 028/1993 - ESTATUTO DOS SERVIDORES MUNICIPAIS DE ÂNGULO-PR.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE CARGOS EM COMISSÃO DA ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL. ALTERA A LEI MUNICIPAL Nº 261/2001</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE PROVIMENTO EFETIVO, PSICOPEDAGOGO.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO ÀS RUAS DO JARDIM FELÍCIO.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR/RPV, DECORRENTES DE DECISÕES JUDICIAIS, NOS TERMOS DO ART. 100, PARÁGRAFO 3º E 4º DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PARCELAMENTO DO APORTE PARA AMORTIZAÇÃO DO DÉFICIT TÉCNICO ATUARIAL DO IPAM, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2017.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE CAMINHÃO E PÁ CARREGADEIRA À ACODESA.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 321/2003 - ESTATUTO DO MAGISTÉRIO. CONCEDE GRATIFICAÇÃO PARA FUNÇÃO DE PSICOPEDAGOGO.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2018. - LDO</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS NO ORÇAMENTO MUNICIPAL VIGENTE.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCORPORA ABONO SOCIAL COMPLEMENTAR QUE FOI CONCEDIDO NOS TERMOS DO ARTIGO 3º DA LEI MUNICIPAL Nº 736/2014 DE 25/02/2014</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES E DO ESTATUTO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DA GESTÃO DA AMUSEP - PROAMUSEP.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRAIR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S/A, NO VALOR DE R$ 1.000.000,00 PARA A EXECUÇÃO DE PAVIMENTAÇÃO DE VIAS URBANAS.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI OS SERVIDORES CELETISTAS NO PMAQ.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO A AGROPECUÁRIA DO MUNICÍPIO DE ÂNGULO - PROÂNGULO COM A FINALIDADE DE FORNECER E OPERACIONALIZAR SERVIÇOS E INFRA ESTRUTURA AS ATIVIDADES AGROPECUÁRIAS DO MUNICÍPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER APOIO FINANCEIRO PARA PAGAMENTO DE PREMIAÇÕES EM EVENTOS ESPORTIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA SEM EFEITO MUDANÇAS DE NOMENCLATURAS DE CARGOS EFETIVOS.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAÇÃO DE CONVÊNIO COM O TRIBUNAL REGIONAL ELEITORAL DO PARANÁ - TRE</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DE DÉBITOS JUNTO AO INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA DO_x000D_
 MUNICÍPIO DE ÂNGULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A POLÍCIA MILITAR DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 898/2016 E DÁ OUTRAS PROVIDÊNCIAS. ASSESSORIA DE CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO_x000D_
 ORÇAMENTO DO MUNICÍPIO DE ÂNGULO, PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO PARA 2017, INCLUSÃO NAS DIRETRIZES ORÇAMENTÁRIAS PARA 2017 E INCLUSÃO NO PLANO PLURIANUAL DE INVESTIMENTOS 2014-2017.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA OS COMPONENTES DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR NO MUNICÍPIO DE ÂNGULO -  PARANÁ, DEFINE OS PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÃO DO PIANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 549/2010 - DIRETORIA DO INSTITUTO DE PREVIDÊNCIA IPAM.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO VIGENTE.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BOLSAS DE ESTUDO AOS SERVIDORES PÚBLICOS OCUPANTES DO CARGO DE ATENDENTE DE CRECHE.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO PÚBLICO INTERMUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL DA REGIÃO DO VALE BANDEIRANTES DO ESTADO DO PARANÁ - CINDEB.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DO SAMAE.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ÂNGULO PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL - PPA, 2018-2021 PARA O MUNICÍPIO DE ÂNGULO.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 784/2014 - CONSELHO MUNICIPAL DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ALINHAMENTO PREDIAL COMPULSÓRIO PARA OS LOTES SITUADOS NO JARDIM FELÍCIO.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 7º DA LEI MUNICIPAL Nº 332/2004.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ITENS 1 E 2 DA TABELA V DA LEI Nº 054/93 DE 30/12/1993.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES DA ÁREA URBANA PARA FINS DE CÁLCULO DE IPTU E ITBI PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS VALORES DE TERRAS RURAIS DO MUNICÍPIO, PARA FINS DE CÁLCULO DO ITBI, OS QUAIS SERÃO APLICADOS NO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LEI MUNICIPAL NUMERO 1009/2017 DE 23/06/2017, LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 DO MUNICÍPIO DE ÂNGULO.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR, NO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO E CRIA O FUNDO MUNICIPAL DE SANEAMENTO.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR COM VISTAS A ATENDER AS ATIVIDADES DO LEGISLATIVO MUNICIPAL, ATRAVÉS DE TRANSPOSIÇÃO DE DOTAÇÕES E TRANSFERÊNCIAS DE CATEGORIA ECONÔMICA.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXECUTIVO MUNICIPAL, NO VALOR DE R$ 471.693,62.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXECUTIVO MUNICIPAL, NO VALOR DE R$ 100.000,00.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXECUTIVO MUNICIPAL, NO VALOR DE R$ 153.161,64.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXECUTIVO MUNICIPAL, NO VALOR DE R$ 14.000,00.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXECUTIVO MUNICIPAL, NO VALOR DE R$ 78.360,69.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXECUTIVO MUNICIPAL, NO VALOR DE R$ 22.000,00.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.790,00</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 40.000,00</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 32.481,20.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO PRESENTE EXERCÍCIO, NO VALOR DE R$ 5.935,47.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO DE 2017, NO VALOR DE R$ 7.964,95.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE O MESMO DÊ CONTINUIDADE NA CONSTRUÇÃO DAS MORADIAS DA DONA "DOMINGA" E DA DONA "MANUELINA", BEM COMO DE OUTRAS FAMÍLIAS EM QUE SUAS MORADIAS ENCONTRAM-SE EM SITUAÇÃO PRECÁRIA.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO PARA QUE O MESMO AGILIZASSE A DOCUMENTAÇÃO DAS RESIDÊNCIAS DO CONJUNTO ALVORADA, PARA QUE O QUANTO ANTES ESTAS MORADIAS SEJAM DOADAS AOS SEUS ATUAIS MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE COM O DEPARTAMENTO COMPETENTE, PROVIDENCIASSE A INSTALAÇÃO DE 01 REDUTOR DE VELOCIDADE (QUEBRA-MOLA) NA RUA MILTON MACHADO E OUTRO NA RUA HERMÍNIA BOZELHE DRIUSSI, VISANDO DIMINUIR A VELOCIDADE QUE OS MOTORISTAS TRAFEGAM NESTAS VIAS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, SE ENVIE OFÍCIO AO PRESIDENTE DO IPAM, SOLICITANDO INFORMAÇÕES SOBRE OS SALDOS BANCÁRIOS DESTE FUNDO, BEM COMO O VALOR QUE É ARRECADADO MENSALMENTE.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O_x000D_
 TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA_x000D_
 EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, ENVIE OFÍCIO AO SR. PREFEITO,_x000D_
 SOLICITANDO PARA QUE VERIFIQUE E REVEJA A CARGA HORÁRIA E A DISPARIDADE DOS 1_x000D_
 VENCIMENTOS DOS PROFISSIONAIS DA ÁREA ODONTOLÓGICA, VISTO QUE DÁ UMA_x000D_
 GRANDE DIFERENÇA NOS VENCIMENTOS BÁSICOS DESSES SERVIDORES._x000D_
 JUSTIFICATIVA: O MUNICÍPIO PODERÁ PERDER UMA FUNCIONÁRIA_x000D_
 COMPETENTE RESPONSÁVEL E ACIMA DE TUDO QUE EXERCE A PROFISSÃO COM AMOR._x000D_
 POR ISSO PEDIMOS QUE ANALISE E FAÇA O MELHOR POSSÍVEL PARA RESOLVER ESSE_x000D_
 IMPASSE</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA CÂMARA MUNICIPAL QUE SEJA FEITA UMA REVISÃO NO REGIMENTO INTERNO DA CÂMARA.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM TOLDO NO CENTRO DE EDUCAÇÃO INFANTIL, CRECHE.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>Leandro Rissardo de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, EM CONFORMIDADE COM O TEXTO REGIMENTAL DESTA CASA, VEM RESPEITOSAMENTE REQUERER A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO O PLENÁRIO, ENVIE OFÍCIO AO SR. PREFEITO, SOLICITANDO PARA QUE VERIFIQUE A POSSIBILIDADE DE SE CONSTRUIR UMA ARQUIBANCADA NO CAMPO DE FUTEBOL SUÍÇO LOCALIZADO NA COMUNIDADE DE VALÊNCIA.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENVIO DE MOÇÃO DE APOIO E SOLIDARIEDADE AO DEPUTADO LUIZ CLAUDIO ROMANELLI._x000D_
 O VEREADOR QUE SUBSCREVE O PRESENTE, NO USO DE SUAS PRERROGATIVAS REGIMENTAIS, REQUER O ENVIO DE MOÇÃO DE APOIO E SOLIDARIEDADE AO DEPUTADO LUIZ CLAUDIO ROMANELLI, RECENTEMENTE VÍTIMA DE &amp;#8220;FAKE NEWS&amp;#8221; - FALSAS NOTÍCIAS &amp;#8211; ENVOLVENDO SEU NOME E DE SEUS FAMILIARES NAS REDES SOCIAIS._x000D_
 _x000D_
 _x000D_
 MANIFESTO MEU REPÚDIO PESSOAL AOS FREQUENTES ATAQUES QUE OS OCUPANTES DE CARGOS PÚBLICOS ESTÃO SUJEITOS, COM A PRODUÇÃO IRRESPONSÁVEL DE MATERIAIS CRIMINOSOS, ALMEJANDO QUE SITUAÇÕES COMO ESSAS VIVENCIADAS PELO PARLAMENTAR SEJAM CONTIDAS ATRAVÉS DA DEVIDA REGULAMENTAÇÃO LEGAL, A IMPEDIR QUE PREJULGAMENTOS E DANOS MORAIS CONTINUEM A OCORRER EM GRAVE PREJUÍZO À DEMOCRACIA E AO ESTADO DEMOCRÁTICO DE DIREITO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL QUE O SISTEMA DE REFRIGERAÇÃO DO PRÉDIO CENTRO DE EVENTOS LOCALIZADO NA RUA DELMIRO COSTA SEJA AMPLIADO._x000D_
 _x000D_
 JUSTIFICATIVA: POR SE TRATAR DE UM ESPAÇO DESTINADO A REUNIÕES, AUDIÊNCIAS PÚBLICAS ENTRE OUTROS EVENTOS PROMOVIDOS PELAS SECRETARIAS MUNICIPAIS E AFINS, CONSIDEREMOS DE MUITA IMPORTÂNCIA QUE A QUALIDADE DESTE LOCAL DEVA PROPICIAR AOS USUÁRIOS MELHORES ACOMODAÇÕES. SENDO ASSIM É VERIFICADO A NECESSIDADE DE INSTALAR MAIS APARELHOS (EQUIPAMENTOS) DE AR CONDICIONADO AFIM DE DAR MAIOR QUALIDADE AO EVENTO._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -2091,68 +2091,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>