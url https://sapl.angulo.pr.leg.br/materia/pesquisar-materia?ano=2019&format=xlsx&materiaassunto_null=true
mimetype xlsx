--- v0 (2025-12-19)
+++ v1 (2026-05-09)
@@ -54,1659 +54,1659 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pedro Moraes</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_no_009-2018_-_camaras_de_seguranca_escola.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_no_009-2018_-_camaras_de_seguranca_escola.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de Câmaras de Monitoramento na Escola Municipal.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Lucas Moraes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/</t>
+    <t>http://sapl.angulo.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indica a necessidade da permanência de Guardas Municipais na Escola Municipal, durante os horários de aulas.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Odirlei Zavatini</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_no_011-2019_-_quebra_molas.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_no_011-2019_-_quebra_molas.pdf</t>
   </si>
   <si>
     <t>INDICA ao Sr. Prefeito Municipal auscultado o Insigne Plenário, para que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar um redutor de velocidade tipo lombada na Rua Antenor Ferreira Leite, próximo a residência do Sr. Paulo Eletricista. Segue em anexo mapa de indicando a localização.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_no_012-2019_-_sacolas_lixo_reciclavel.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_no_012-2019_-_sacolas_lixo_reciclavel.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a necessidade de redistribuir sacolas para a coleta de lixo reciclável.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1153/indicacao_no_013-2019_-_multirao_limpeza_valencia_lucas.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1153/indicacao_no_013-2019_-_multirao_limpeza_valencia_lucas.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de mutirão de limpeza na Comunidade de Valência.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_no_014-2019_-_plano_carreira_professores.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_no_014-2019_-_plano_carreira_professores.pdf</t>
   </si>
   <si>
     <t>Solicita a reformulação do plano de carreira dos professores e atendentes de creche.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_no_015-2019_-_conselho_de_seguranca.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_no_015-2019_-_conselho_de_seguranca.pdf</t>
   </si>
   <si>
     <t>INDICA ao Sr. Prefeito Municipal, para que estude a possibilidade de estar criando em nosso Município o Conselho Comunitário de Segurança – CONSEG.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1190/indicacao_no_016-2019_-_lucas_iluminacao_rua.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1190/indicacao_no_016-2019_-_lucas_iluminacao_rua.pdf</t>
   </si>
   <si>
     <t>INDICA ao Sr. Prefeito Municipal, para que estude a possibilidade fazer uma Extensão de Iluminação na Rua: Travessa , número: 01 que faz ligação com a_x000D_
 Rua: 03 de setembro.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1191/indicacao_no_017-2019_-_lucas_iluminacao_praca__DQ0usg0.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1191/indicacao_no_017-2019_-_lucas_iluminacao_praca__DQ0usg0.pdf</t>
   </si>
   <si>
     <t>INDICA ao Sr. Prefeito Municipal, para que faça a iluminação na Praça da Rua José Denipotti.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1192/indicacao_no_018-2019_-_odirlei_rebaixamento_qu_qDvbh6f.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1192/indicacao_no_018-2019_-_odirlei_rebaixamento_qu_qDvbh6f.pdf</t>
   </si>
   <si>
     <t>INDICA ao Sr. Prefeito Municipal, para que faça um rebaixamento no quebra-mola pois o mesmo está muito alto ,na Rua: Armindo Boselhe, no Jardim Felício, ao lado da chácara do Amarildo Fanhani.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Marcelo Covre</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_no_019-2019_-_marcelo_pista_valencia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_no_019-2019_-_marcelo_pista_valencia.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de pista de caminhada entorno do campo de futebol localizado na comunidade de Valência.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1207/indicacao_no_020-2019_-_marcelo_quebra_mola_assinado.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1207/indicacao_no_020-2019_-_marcelo_quebra_mola_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da construção de um redutor de velocidade (quebra-mola) na Avenida Sálvio Manoel da Silva.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Rogério Ap. Bernardo</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1125/mensagem_pl_007-2019_-_ldo.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1125/mensagem_pl_007-2019_-_ldo.pdf</t>
   </si>
   <si>
     <t>Mensagem ao Projeto de Lei nº 007/2019 - Lei de Diretrizes Orçamentarias LDO-2020.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1233/mocao_de_apoio_no_001-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1233/mocao_de_apoio_no_001-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO pela manutenção da Empresa Brasileira de Correios e Telégrafos como empresa pública, pela suspensão dos estudos que objetivam viabilizar sua privatização, e promoção de debate com participação de representantes dos municípios afetados.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/oficio_no_002-2019_-_projetos_001_e_002-2019_re_6NEq4jx.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/oficio_no_002-2019_-_projetos_001_e_002-2019_re_6NEq4jx.pdf</t>
   </si>
   <si>
     <t>Encaminha os Projetos de Lei nº 001 e 002/2019 e solicita regime de urgência.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>Ivan Carlos Cunha Fernandes</t>
   </si>
   <si>
     <t>Informar que está disponível a contratação de empréstimos consignados pelos beneficiários do IPAM.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_no_015-2019_-_prefeito_responde_requerimentos.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_no_015-2019_-_prefeito_responde_requerimentos.pdf</t>
   </si>
   <si>
     <t>Responde a vários Requerimentos e Indicações dos Vereadores.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_no_017-2019_-_licitacao_medicamentos_-_e_l2XI2s1.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_no_017-2019_-_licitacao_medicamentos_-_e_l2XI2s1.pdf</t>
   </si>
   <si>
     <t>Manifestação sobre os Processos Licitatórios - Aquisição de medicamentos para a Unidade Básica de Saúde de Ângulo - Comentários do Vereador Carlos Roberto Bacega na reunião ordinária do dia 08/04/2019.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_027-2019_-_solicita_regime_de_urgenci_0GCCTir.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_027-2019_-_solicita_regime_de_urgenci_0GCCTir.pdf</t>
   </si>
   <si>
     <t>Solicita o regime de urgência para o trâmite do Projeto de Lei nº 005/2019.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1121/oficio_no_029-2019_-_pl_lei_006_-2019_-_regime__3AszB4Q.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1121/oficio_no_029-2019_-_pl_lei_006_-2019_-_regime__3AszB4Q.pdf</t>
   </si>
   <si>
     <t>Solicita o regime de urgência para o trâmite do Projeto de Lei nº 006/2019 que trata da abertura de créditos adicionais suplementares.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_no_045-2019_-_pl_008-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_no_045-2019_-_pl_008-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 008/2019 que dispõe sobre alterações na Lei Municipal nº 753/2019 (CMDCA) e solicita a tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_no_046-2019_-_pls_009_010_e_011-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_no_046-2019_-_pls_009_010_e_011-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha os Projeto de Lei nº 009, 010 e 011/2019 que dispõem sobre abertura de créditos adicionais.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_no_048-2019_-_data_para_audiencia_publica.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_no_048-2019_-_data_para_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Solicita determinar uma data para a realização de Audiência Pública, para prestação de contas do 1º Quadrimestre de 2019.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1142/oficio_no_051-2019_-_encaminha_projeto_de_lei_n_yw2O5O0.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1142/oficio_no_051-2019_-_encaminha_projeto_de_lei_n_yw2O5O0.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 012/2019 que dispõe sobre a reformulação da Lei Municipal nº 424/2008 - Conselho Municipal dos Direitos do Idoso.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_no_060-2019_-_regime_de_urgencia_pl_no_012-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_no_060-2019_-_regime_de_urgencia_pl_no_012-2019.pdf</t>
   </si>
   <si>
     <t>Solicita regime de urgência para o trâmite do Projeto de Lei nº 012/2019.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1155/oficio_no_071-2019_-_ru_pl_016-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1155/oficio_no_071-2019_-_ru_pl_016-2019.pdf</t>
   </si>
   <si>
     <t>Solicita regime de urgência para o trâmite do Projeto de Lei nº 016-2019.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_no_075-2019_-_pl_17_18_e_19_em_ru.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_no_075-2019_-_pl_17_18_e_19_em_ru.pdf</t>
   </si>
   <si>
     <t>Encaminha os Projetos de Lei nº 017, 018 e 019/2019 que tratam de abertura de créditos adicionais e solicita a convocação de reunião extraordinária para votação em regime de urgência dos mesmos.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_no_081-2019_-_regime_urgencia_pl_20_e_21-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_no_081-2019_-_regime_urgencia_pl_20_e_21-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a tramitação dos Projetos de Lei nº 020 e 021/2019 em regime de urgência.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_no_082-2019_-_projeto_de_lei_no_022-2019_-_ru.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_no_082-2019_-_projeto_de_lei_no_022-2019_-_ru.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 022/2019 e solicita o trâmite em regine de urgência.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_no_094-2019_-_pl_lei_024-2019_em_regime__LNYNONY.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_no_094-2019_-_pl_lei_024-2019_em_regime__LNYNONY.pdf</t>
   </si>
   <si>
     <t>Requer o trâmite do Projeto de Lei nº 024/2019 em regime de urgência.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1172/oficio_no_101-2019_-_pl_lei_28-2019_em_regime_d_S31QwrI.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1172/oficio_no_101-2019_-_pl_lei_28-2019_em_regime_d_S31QwrI.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 028/2019 que dispõe sobre a abertura de créditos suplementares e solicita o regime de urgência.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_105-2019_-_pl_29_30_31_e_32-2019_-_re_r3KvX4G.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_105-2019_-_pl_29_30_31_e_32-2019_-_re_r3KvX4G.pdf</t>
   </si>
   <si>
     <t>Encaminha os Projetos de Lei nº 029, 030, 031 e 032/2019 que tratam da abertura de créditos suplementares e solicita a tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_no_116-2019_-_pl_lei_035-2019_em_regime__6Tya130.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_no_116-2019_-_pl_lei_035-2019_em_regime__6Tya130.pdf</t>
   </si>
   <si>
     <t>Solicita o regime de urgência para o trâmite do Projeto de Lei nº 035/2019.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1200/oficio_no_120-2019_-_encaminha_pl_036-2019_em_ru.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1200/oficio_no_120-2019_-_encaminha_pl_036-2019_em_ru.pdf</t>
   </si>
   <si>
     <t>Encaminha e solicita o regime de urgência, o Projeto de Lei nº 036/2019 que dispõe sobre a abertura de crédito adicional no orçamento do Executivo Municipal.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1213/oficio_no_142-2019_-_regime_pl_043-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1213/oficio_no_142-2019_-_regime_pl_043-2019.pdf</t>
   </si>
   <si>
     <t>Solicita o regime de urgência para o trâmite do Projeto de Lei nº 043/2019.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_no_144-2019_-_encaminha_projeto_de_lei_n_RUgT16L.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_no_144-2019_-_encaminha_projeto_de_lei_n_RUgT16L.pdf</t>
   </si>
   <si>
     <t>Encaminha e solicita o regime de urgência, os Projetos de Lei nº 048 e 049/2019 que tratam da abertura de créditos suplementares no orçamento do Executivo Municipal.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_no_146-2019_-_informa_sobre_abasteciment_KRemgYK.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_no_146-2019_-_informa_sobre_abasteciment_KRemgYK.pdf</t>
   </si>
   <si>
     <t>Informa a compra de reservatórios de água que irá solucionar a questão do abastecimento de água potável no Município.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1223/oficio_no_151-2019_-_ru_pls_050_e_051-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1223/oficio_no_151-2019_-_ru_pls_050_e_051-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha os Projetos de Lei nº 050 e 051/2019 que dispõe sobre a abertura de créditos suplementares no Orçamento do Executivo Municipal e solicita a tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_no_154-2019_-_ru_pl_052-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_no_154-2019_-_ru_pl_052-2019.pdf</t>
   </si>
   <si>
     <t>Solicita o regime de urgência para o trâmite do Projeto de Lei nº 052-2019.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1229/oficio_no_158-2019_-_ru_pl_53-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1229/oficio_no_158-2019_-_ru_pl_53-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha e solicita o regime de urgência, o Projeto de Lei nº 053/2019.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_no_159-2019_-_ru_pl_054-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_no_159-2019_-_ru_pl_054-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha e solicita o regime de urgência, o Projeto de Lei nº 054/2019.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_no_160-2019_-_ru_pl_055_e_056-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_no_160-2019_-_ru_pl_055_e_056-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha os Projetos de Lei nº 055 e 056/2019 e solicita a tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_no_164-2019_-_ru_pls_057_058_e_059-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_no_164-2019_-_ru_pls_057_058_e_059-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha os Projetos de Lei nº 057, 058 e 059/2019 e solicita a tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_no_165-2019_-_ru_pl_060-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_no_165-2019_-_ru_pl_060-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 060-2019 e solicita a tramitação em regime de urgência.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Encaminha e solicita o regime de urgência, o Projeto de Lei nº 061/2019 que cria cargos de Técnico em Enfermagem.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>Caixa Econômica Federal</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1130/oficio_no_02134-2019_-_caixa_informe_recursos.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1130/oficio_no_02134-2019_-_caixa_informe_recursos.pdf</t>
   </si>
   <si>
     <t>Notifica o crédito de recursos financeiros para o Executivo Municipal, sob bloqueio, em 03/05/2019, no valor de R$ 55.778,00, no âmbito do programa Esportes Grandes Eventos, que tem por objeto Implantação e Modernização de Infraestrutura Esportiva.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CEFO - Comissão de Economia, Finanças e Orçamento</t>
   </si>
   <si>
     <t>Dispõe sobre as contas do Poder Executivo do Município de Ângulo, referente ao Exercício Financeiro de 2.017.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_lei_complementar_no_001-2019_-_cobra_tdjiQWH.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_lei_complementar_no_001-2019_-_cobra_tdjiQWH.pdf</t>
   </si>
   <si>
     <t>Define valores para cobrança de Tarifas e Preços Públicos para outros serviços não relacionados na tabela VI da Lei Municipal nº 054/1993.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Marcelo Covre, Márcio Cione Rissardo, Odirlei Zavatini</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual dos subsídios dos Vereadores e do Presidente da Câmara Municipal de Ângulo, no percentual de 3,43%.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos vencimentos dos servidores públicos ativos, inativos e pensionistas do Poder Legislativo Municipal de Ângulo, constantes na Tabela I da Resolução nº 003/2017, no percentual de 3,43%.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Executiva - MESA EXECU</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1186/projeto_de_lei_legislativo_no__003-2019_-_diari_wBrp9mL.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1186/projeto_de_lei_legislativo_no__003-2019_-_diari_wBrp9mL.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, concessão e fixação de valores de diárias aos servidores da Câmara Municipal de Ângulo-PR.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1228/projeto_de_lei_legislativo_no_004-2019_-_diarias_prefeito_vice_e_secretarios.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1228/projeto_de_lei_legislativo_no_004-2019_-_diarias_prefeito_vice_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, concessão e fixação de valores de diárias ao Prefeito, vice-Prefeito e Secretários Municipais da Prefeitura Municipal de Ângulo.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/projeto_de_lei_no_001-2019_-_parcelamento_ipam.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/projeto_de_lei_no_001-2019_-_parcelamento_ipam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o parcelamento do aporte para amortização do déficit  técnico atuarial do IPAM, referente ao Exercício Financeiro de 2018.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_lei_no_002-2019_-_recomposicao.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_lei_no_002-2019_-_recomposicao.pdf</t>
   </si>
   <si>
     <t>Concede recomposição salarial aos servidores públicos municipais, a partir de 1º de janeiro/2019, no percentual de 3,43%.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_no_003-2019_-_institui_o_conselh_tKUwzIP.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_no_003-2019_-_institui_o_conselh_tKUwzIP.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 004/1993 que instituiu o Conselho Municipal de Saúde de Ângulo - CMS, e dá outras providências.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1109/projeto_de_lei_no_004-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1109/projeto_de_lei_no_004-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, no exercício de 2019, no valor de R$ 491.191,79.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_no_005-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_no_005-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial, o exercício de 2019, no valor de R$ 84.085,89.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_no_006-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_no_006-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito adicional Especial, no exercício de 2019, no valor de R$ 283.058,40.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_de_lei_no_007-2019_-_ldo_2020.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_de_lei_no_007-2019_-_ldo_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para o Exercício de 2020 - LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1133/projeto_de_lei_no_008-2019_-_altera_lei_no_753-_EoN6QOa.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1133/projeto_de_lei_no_008-2019_-_altera_lei_no_753-_EoN6QOa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações no Art. 25 e no Art. 41, parágrafo 1º da Lei Municipal nº 753/2014, de acordo com as disposições da Lei Federal nº 13.824/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1137/projeto_de_lei_no_009-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1137/projeto_de_lei_no_009-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, no exercício de 2019, no valor de R$ 6.258,98.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1135/projeto_de_lei_no_010-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1135/projeto_de_lei_no_010-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, no exercício de 2019, no valor de R$ 243.750,00.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1136/projeto_de_lei_no_011-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1136/projeto_de_lei_no_011-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, no exercício de 2019, no valor de R$ 17.650,00.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_no_012-2019_-_reformula_disposic_1U6jKDg.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_no_012-2019_-_reformula_disposic_1U6jKDg.pdf</t>
   </si>
   <si>
     <t>Reformula as disposições referentes ao Conselho Municipal dos Direitos do Idoso, e dá outras providências.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_no_013-2019_-_desafetacao_unific_JM30sgw.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_no_013-2019_-_desafetacao_unific_JM30sgw.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação, unificação e desmembramento de imóveis públicos do Município de Ângulo, e dá outras providências.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_no_014-2019_-_autoriza_construca_0sg5nsS.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_no_014-2019_-_autoriza_construca_0sg5nsS.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a prover construção e reforma habitacional para população de baixa renda do Município que se encontra em situação de extremo risco e dá outras providências.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1151/projeto_de_lei_no_015-2019_-_altera_piso_acs.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1151/projeto_de_lei_no_015-2019_-_altera_piso_acs.pdf</t>
   </si>
   <si>
     <t>Altera o Piso Salarial dos ACS - Agentes Comunitários de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1150/projeto_de_lei_no_016-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1150/projeto_de_lei_no_016-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, no exercício de 2019, no valor de R$ 18.175,00.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1157/projeto_de_lei_no_017-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1157/projeto_de_lei_no_017-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial, no exercício de 2019, no valor de R$ 525.230,00.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1158/projeto_de_lei_no_018-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1158/projeto_de_lei_no_018-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, no exercício de 2019, no valor de R$ 19.100,00.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1159/projeto_de_lei_no_019-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1159/projeto_de_lei_no_019-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, no exercício de 2019, no valor de R$ 297.400,00.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_no_020-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_no_020-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial, no exercício de 2019, no valor de R$ 66.895,03.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei_no_021-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei_no_021-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, no exercício de 2019, no valor de R$ 380.930,00.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1164/projeto_de_lei_no_022-2019_-_jornada_de_trabalh_xKwDv9C.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1164/projeto_de_lei_no_022-2019_-_jornada_de_trabalh_xKwDv9C.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a jornada de trabalho em turno ininterrupto de revezamento de 12 (doze) horas de labor, por 36 (trinta e seis) horas de descanso no âmbito do Município de Ângulo e dá outras providências.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_no_023-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_no_023-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, no exercício de 2019, no valor de R$ 76.800,00.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_no_024-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_no_024-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, no exercício de 2019, no valor de R$ 230.455,09.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_de_lei_no_025-2019_-_operacao_de_credit_0M8xb3Z.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_de_lei_no_025-2019_-_operacao_de_credit_0M8xb3Z.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_no_026-2019_-_institui_diario_of_YfEiWNk.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_no_026-2019_-_institui_diario_of_YfEiWNk.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder, a instituição do Diário Oficial Eletrônico do Município de Ângulo-PR, como órgão oficial eletrônico para a publicação legal e divulgação dos atos dos Poderes Executivo e Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_no_027-2019_-_cessao_de_uso_acod_2Ojxzbf.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_no_027-2019_-_cessao_de_uso_acod_2Ojxzbf.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso de Pá Carregadeira para a ACODESA - Associação Comunitária de Desenvolvimento de Ângulo-Pr.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_no_028-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_no_028-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito adicional suplementar, no exercício de 2019, no valor de R$ 20.065,00.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_no_029-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_no_029-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito adicional suplementar, no exercício de 2019, no valor de R$ 329.850,00.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_no_030-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_no_030-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito adicional especial, no exercício de 2019, no valor de R$ 29.625,00.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_no_031-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_no_031-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito adicional especial, no exercício de 2019, no valor de R$ 4.914,47.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_lei_no_032-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_lei_no_032-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito adicional suplementar, no exercício de 2019, no valor de R$ 221.415,31.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_de_lei_no_033-2019_-_lei_de_orcamento_a_dm5oELm.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_de_lei_no_033-2019_-_lei_de_orcamento_a_dm5oELm.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Ângulo, para o exercício de 2020. LOA</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito adicional suplementar, no exercício de 2019, na importância de R$ 26.000,00.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1194/projeto_de_lei_no_035-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1194/projeto_de_lei_no_035-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito especial, no exercício de 2019, no valor de R$ 866,23.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_036-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_036-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito especial, o exercício de 2019. na importância de até R$ 160.000,00.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_no_037-2019_-_regulamenta_feiras.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_no_037-2019_-_regulamenta_feiras.pdf</t>
   </si>
   <si>
     <t>Regulamenta a realização das Feiras Eventuais ou Itinerantes no Município de Ângulo, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_no_038-2019_-_altera_lei_no_332-2004.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_no_038-2019_-_altera_lei_no_332-2004.pdf</t>
   </si>
   <si>
     <t>Altera redação do artigo 7º da Lei Municipal nº 332/2004 e dá outras providências.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_lei_no_039-2019_-_altera_lei_054-93.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_lei_no_039-2019_-_altera_lei_054-93.pdf</t>
   </si>
   <si>
     <t>Altera o item 1 e revoga o item 2 da tabela V da Lei nº 054/93 de 30 de dezembro de 1993.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_lei_no_040-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_lei_no_040-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito adicional suplementar, no exercício de 2019, na importância de até R$ 36.968,21.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_no_041-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_no_041-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional especial no orçamento do Município de Ângulo, para o exercício de 2019, no valor de R$ 1.000.000,00.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1222/projeto_de_lei_no_042-2019_-_regulamenta_diaria_AkDTQjY.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1222/projeto_de_lei_no_042-2019_-_regulamenta_diaria_AkDTQjY.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, concessão e fixação de valores de diárias aos servidores da Prefeitura Municipal de Ângulo-PR.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_no_043-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_no_043-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, no exercício de 2019, no valor de R$ 89.496,98.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_no_044-2019_-_ratifica_sindepar.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_no_044-2019_-_ratifica_sindepar.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções e estatuto/contrato do Consórcio Público Intermunicipal de Inovação e Desenvolvimento do Estado do Paraná - CINDEPAR, e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_045-2019_-_planta_generica_de_valores.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_045-2019_-_planta_generica_de_valores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Planta Genérica de Valores (valor do Metro Quadrado de Terrenos e Edificações) da área urbana para fins de cálculo de IPTU e ITBI para o exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_046-2019_-_valores_do_itbi_2020.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_046-2019_-_valores_do_itbi_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os valores de terras rurais do Município, para fins de cálculo do ITBI, os quais serão aplicados no exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_de_lei_no_047-2019_-_altera_lei_no_1158_gwiU9cl.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_de_lei_no_047-2019_-_altera_lei_no_1158_gwiU9cl.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos da Lei Municipal nº 1158/2019 de 12/06/2019 - Lei de Diretrizes Orçamentárias para o Exercício Financeiro de 2020 do Município de Ângulo.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_de_lei_no_048-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_de_lei_no_048-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar, no exercício de 2019, no valor de R$ 502.869,64.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_de_lei_no_049-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_de_lei_no_049-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, no exercício de 2019, no valor de R$ 173.000,00.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1224/projeto_de_lei_no_050-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1224/projeto_de_lei_no_050-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito adicional suplementar, no exercício de 2019, na importância de R$ 34.214,09.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1225/projeto_de_lei_no_051-2019_-_creditos_suplementares.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1225/projeto_de_lei_no_051-2019_-_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um crédito adicional especial, no exercício de 2019, na importância de R$ 15.450,00.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1227/projeto_de_lei_no_052-2019_-_vale_alimentacao.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1227/projeto_de_lei_no_052-2019_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Institui o auxílio alimentação aos servidores públicos ativos da administração direta do Município de Ângulo e dá outras providências.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1230/projeto_de_lei_no_053-2019_-_creditos_adicionais_samae.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1230/projeto_de_lei_no_053-2019_-_creditos_adicionais_samae.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um crédito especial no valor R$ 24.000,00 no Orçamento do Instituto de Previdência e Assistência do Município de Ângulo - IPAM, para o exercício de 2019.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1232/projeto_de_lei_no_054-2019_-_ratifica_amusep_proamusep.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1232/projeto_de_lei_no_054-2019_-_ratifica_amusep_proamusep.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções do Consórcio Público Intermunicipal de Gestão da AMUSEP - PROAMUSEP e dá outras providências.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_lei_no_056-2019_-_denomina_praca_das_palmeiras.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_lei_no_056-2019_-_denomina_praca_das_palmeiras.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público na Cidade de Ângulo e dá outras providências.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_no_055-2019_-_altera_lei_no_302-2020_praca_da_beata.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_no_055-2019_-_altera_lei_no_302-2020_praca_da_beata.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 302/2020, que denomina próprio público na Cidade de Ângulo e dá outras providências.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1242/projeto_de_lei_no_057-2019_-_suplementacao.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1242/projeto_de_lei_no_057-2019_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, no exercício de 2019, no valor de R$ 315.254,11.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1243/projeto_de_lei_no_058-2019_-_suplementacao.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1243/projeto_de_lei_no_058-2019_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, no exercício de 2019, no valor de R$ 72.475,39.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1244/projeto_de_lei_no_059-2019_-_suplementacao.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1244/projeto_de_lei_no_059-2019_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, no exercício de 2019, no valor de R$ 31.650,00.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_lei_no_060-2019_-_suplementacao.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_lei_no_060-2019_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, no exercício de 2019, no valor de R$ 159.570,50.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1246/projeto_de_lei_no_061-2019_cria_cargo_tecnico_enfermagem.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1246/projeto_de_lei_no_061-2019_cria_cargo_tecnico_enfermagem.pdf</t>
   </si>
   <si>
     <t>Cria e extingue cargos de provimento efetivo no Quadro dos Cargos de Provimento Efetivo da Administração do Município de Ângulo, constante do Anexo II da Lei Municipal nº 386/2007, de 18 de abril de 2007 e alterações posteriores.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Marcelo Covre, Odirlei Zavatini</t>
   </si>
   <si>
     <t>Institui e regulamenta a obrigatoriedade de utilização do sistema de registro eletrônico de ponto com identificação biométrica e dá outras providências.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_resolucao_n_002-2019_-_diarias_regul_nMZZV9J.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_resolucao_n_002-2019_-_diarias_regul_nMZZV9J.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, concessão e fixação de valores de diárias aos vereadores da Câmara Municipal de Ângulo-PR.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_resolucao_no_003-2019_-_altera_regimento.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_resolucao_no_003-2019_-_altera_regimento.pdf</t>
   </si>
   <si>
     <t>Altera a Inciso VIII do Artigo 13, da Resolução nº 001/2007(Regimento Interno) desse Poder Legislativo.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_resolucao_no_004-2019_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_resolucao_no_004-2019_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio Alimentação aos Servidores Públicos Ativos do Legislativo Municipal de Ângulo-Pr, em conformidade com a Lei Municipal nº 1.200/2019 de 11/12/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Silvia Aparecida Vidigal Pereira</t>
   </si>
   <si>
     <t>Solicita a correção do nome da Avenida dedicada a um dos pioneiros do Município, Davi Gomes da Silvia.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_no_002-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_no_002-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um ponto de ônibus com cobertura nas dependências da Vila Rural Recanto Verde._x000D_
 SOLICITA ao Excelentíssimo Prefeito Municipal academia de exercícios ao ar livre no local para a Vila Rural Recanto Verde onde havia o campinho; _x000D_
 SOLICITA ao Excelentíssimo Prefeito Municipal a pista de caminhada ao entorno do mesmo espaço, ou seja, no campinho que hoje se encontra desativado.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1107/requerimento_no_003-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1107/requerimento_no_003-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a implantação de uma tabela de basquete no Ginásio de Esportes António Benavides, bem como bolas desta modalidade esportiva afim de proporcionar oportunidades à aqueles que não pratica o futebol.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_no_004-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_no_004-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>A adiante nomeada, Vereadora com assento à Câmara Municipal, no uso de suas atribuições regimentais, ouvido o Egrégio Plenário, requer ao Exmo. Sr. Rogério Aparecido Bernardo, Prefeito Municipal, que informe a esta Casa de Leis, para fins de esclarecimento público, se há previsão para a reforma ou demolição da quadra esportiva existente no Conjunto Habitacional, São Pedro, localizado na Rua Hermínia Bozeli Driussi s/n, em caso positivo, decline a data prevista para essa finalidade. Em caso negativo, decline os motivos.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>Márcio Cione Rissardo</t>
   </si>
   <si>
     <t>Solicita a instalação de, ao menos, dois redutores de velocidade (quebra-molas) na Rua Delmiro Costa de Oliveira, no trecho recém pavimentado, entre a Rua Antônio Laureano da Silva e a Avenida João Detoni.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_no_006-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_no_006-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>Solicita para que o Prefeito Municipal, intervenha junto ao Departamento de Estrada e Rodagens do Paraná (DER), buscando solução para realizar melhorias nas Rodovias PR-218 e PR-461, nos trechos localizados dentro do território Municipal, tendo em vista a precariedade que se encontram estas importantes vias de acesso ao nosso Município.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_no_007-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_no_007-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>Solicita para que o Prefeito Municipal providencie o cascalhamento de trechos da antiga Estrada da Balsa, tendo em vista que existem vários pontos nesta via que necessitam deste tipo de manutenção.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_no_008-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_no_008-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>Solicitação Atenção as Rodovias Estaduais</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_no_009-2019_-_odirlei.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_no_009-2019_-_odirlei.pdf</t>
   </si>
   <si>
     <t>Vereador que abaixo subscreve, em conformidade com o texto regimental desta Casa, vem respeitosamente requerer a Vossa Excelência, que após ouvido o Plenário, envie Ofício ao Prefeito Municipal, solicitando para que o mesmo verifique a possibilidade de realizar a instalação de ares condicionados nas dependências da Biblioteca Municipal e realizar ainda a manutenção dos computadores alocados naquele departamento.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>Solicita para que o Prefeito Municipal busque nos Órgãos competentes, condições financeiras afim de que seja perfurado um novo poço e a instalação de mais uma caixa de água para fortalecer o abastecimento de água no Município de Ângulo.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>Solicita que seja realizada a pintura dos redutores de velocidade e de faixas de pedestres nas vias do Município.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1141/requerimento_no_012-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1141/requerimento_no_012-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>Solicita ações no sentido de melhor divulgar a coleta do lixo reciclável e dos entulhos, bem como ainda, demonstrar ao Legislativo, os gastos deliberados com este tipo de serviço.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1139/requerimento_no_013-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1139/requerimento_no_013-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>Requer que seja instalado placas de sinalização com nome das ruas e sinalização de trânsito no Conjunto Habitacional Felício Fanhani.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>Solicita para que o Prefeito Municipal verifique a possibilidade de estar realização do calçamentos das ruas na Comunidade de Valência.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1152/requerimento_no_015-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1152/requerimento_no_015-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, em conformidade com o texto regimental desta Casa, vem respeitosamente requerer a Vossa Excelência, que após ouvido o Plenário, envie Ofício ao Prefeito Municipal, solicitando para que, junto ao departamento competente, providencie algumas melhorias na Avenida Sálvio Manoel da Silva, na altura da Rua José Bossi até o cruzamento com a Avenida Valério Osmar Estevão, ou seja, realizar o calçamento, limpeza em geral, dentre outros serviços, visando uma melhor qualidade de vida aos moradores daquela localidade.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_016-2019_-_odirlei.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_016-2019_-_odirlei.pdf</t>
   </si>
   <si>
     <t>Solicita a criação no Município das Secretarias de Segurança Pública e de Comunicação.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1181/requerimento_no_017-2019_-_marcio.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1181/requerimento_no_017-2019_-_marcio.pdf</t>
   </si>
   <si>
     <t>Solicita o cascalhamento da Rua Antenor Ferreira Leite, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_no_018-2019_-_marcio.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_no_018-2019_-_marcio.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutores de velocidade na extensão da Rua Geraldo Tomás Romeiro, localizada no Jardim Felício.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1183/requerimento_no_019-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1183/requerimento_no_019-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na entrada da Vila Rural Recanto Verde, como sinalização, iluminação e cascalhamento.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1187/epson_gt-s55.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1187/epson_gt-s55.pdf</t>
   </si>
   <si>
     <t>Solicita o regime de urgência para o trâmite do Projeto de Lei Legislativo nº 003/2019 que dispõe sobre a regulamentação, concessão e fixação de valores de diárias aos servidores da Câmara Municipal de Ângulo-PR.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1198/requerimento_no_021-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1198/requerimento_no_021-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, em conformidade com o texto regimental desta Casa, vem respeitosamente requerer a Vossa Excelência, que após ouvido o Plenário, envie Ofício ao Prefeito Municipal, solicitando para que, junto ao departamento competente, providencie a verificação do sistema de iluminação da Vila Rural Recanto Verde, pois a mesma se encontra deficiente.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1199/requerimento_no_022-2019_-_silvia.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1199/requerimento_no_022-2019_-_silvia.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, em conformidade com o texto regimental desta Casa, vem respeitosamente requerer a Vossa Excelência, que após ouvido o Plenário, envie Ofício ao Diretor/Presidente do IPAM – Instituto de Previdência e Assistência do Município de Ângulo, solicitando para que, junto ao departamento competente, providencie a limpeza de todos os terrenos que pertencem ao Instituto, pois devido ao período de temperatura elevada, está havendo a propagação de insetos e roedores, e assim gerando reclamações por parte dos moradores que residem aos redores destes imóveis.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1238/requerimento_no_023-2019_-_urgencia__projeto_de_resolucao_no_004-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1238/requerimento_no_023-2019_-_urgencia__projeto_de_resolucao_no_004-2019.pdf</t>
   </si>
   <si>
     <t>Solicita o trâmite do Projeto de Resolução nº 004/2019 que Institui o Auxílio Alimentação aos Servidores Públicos Ativos do Legislativo Municipal de Ângulo, em regime de urgência.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>RecAd</t>
   </si>
   <si>
     <t>Recomendação Administrativa</t>
   </si>
   <si>
     <t>Unidade de Controle Interno - UCI</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1129/recomendacao_no_001-2019_-_concessao_de_diarias.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1129/recomendacao_no_001-2019_-_concessao_de_diarias.pdf</t>
   </si>
   <si>
     <t>Faz recomendações quanto à concessão de diárias aos Vereadores e Servidores do Legislativo Municipal e solicita alterações na Resolução nº 007/2007 que dispõe sobre indenizações de diárias a Vereadores e Servidores da Câmara Municipal de Ângulo-PR.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1148/recomendacao_no_002-2019_-_controle_de_frrequen_YUlX3L0.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1148/recomendacao_no_002-2019_-_controle_de_frrequen_YUlX3L0.pdf</t>
   </si>
   <si>
     <t>Controle de frequência dos Servidores e Regulamentação do Ponto Eletrônico - Relógio Ponto.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_emenda_a_lei_organica_do_municipio_d_NSH1ngW.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_emenda_a_lei_organica_do_municipio_d_NSH1ngW.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Inciso XXXVI ao Artigo 9º, da Lei Orgânica do Município de Ângulo, Estado do Paraná.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>APROJ</t>
   </si>
   <si>
     <t>Anteprojeto</t>
   </si>
   <si>
-    <t>https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1221/anteprojeto_de_lei_no_001-2019.pdf</t>
+    <t>http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1221/anteprojeto_de_lei_no_001-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, concessão e fixação de valores de diárias ao Prefeito, Vice-Prefeito e Secretários Municipais da Prefeitura Municipal de Ângulo-PR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2013,67 +2013,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_no_009-2018_-_camaras_de_seguranca_escola.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_no_011-2019_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_no_012-2019_-_sacolas_lixo_reciclavel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1153/indicacao_no_013-2019_-_multirao_limpeza_valencia_lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_no_014-2019_-_plano_carreira_professores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_no_015-2019_-_conselho_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1190/indicacao_no_016-2019_-_lucas_iluminacao_rua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1191/indicacao_no_017-2019_-_lucas_iluminacao_praca__DQ0usg0.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1192/indicacao_no_018-2019_-_odirlei_rebaixamento_qu_qDvbh6f.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_no_019-2019_-_marcelo_pista_valencia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1207/indicacao_no_020-2019_-_marcelo_quebra_mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1125/mensagem_pl_007-2019_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1233/mocao_de_apoio_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/oficio_no_002-2019_-_projetos_001_e_002-2019_re_6NEq4jx.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_no_015-2019_-_prefeito_responde_requerimentos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_no_017-2019_-_licitacao_medicamentos_-_e_l2XI2s1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_027-2019_-_solicita_regime_de_urgenci_0GCCTir.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1121/oficio_no_029-2019_-_pl_lei_006_-2019_-_regime__3AszB4Q.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_no_045-2019_-_pl_008-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_no_046-2019_-_pls_009_010_e_011-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_no_048-2019_-_data_para_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1142/oficio_no_051-2019_-_encaminha_projeto_de_lei_n_yw2O5O0.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_no_060-2019_-_regime_de_urgencia_pl_no_012-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1155/oficio_no_071-2019_-_ru_pl_016-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_no_075-2019_-_pl_17_18_e_19_em_ru.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_no_081-2019_-_regime_urgencia_pl_20_e_21-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_no_082-2019_-_projeto_de_lei_no_022-2019_-_ru.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_no_094-2019_-_pl_lei_024-2019_em_regime__LNYNONY.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1172/oficio_no_101-2019_-_pl_lei_28-2019_em_regime_d_S31QwrI.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_105-2019_-_pl_29_30_31_e_32-2019_-_re_r3KvX4G.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_no_116-2019_-_pl_lei_035-2019_em_regime__6Tya130.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1200/oficio_no_120-2019_-_encaminha_pl_036-2019_em_ru.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1213/oficio_no_142-2019_-_regime_pl_043-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_no_144-2019_-_encaminha_projeto_de_lei_n_RUgT16L.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_no_146-2019_-_informa_sobre_abasteciment_KRemgYK.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1223/oficio_no_151-2019_-_ru_pls_050_e_051-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_no_154-2019_-_ru_pl_052-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1229/oficio_no_158-2019_-_ru_pl_53-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_no_159-2019_-_ru_pl_054-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_no_160-2019_-_ru_pl_055_e_056-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_no_164-2019_-_ru_pls_057_058_e_059-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_no_165-2019_-_ru_pl_060-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1130/oficio_no_02134-2019_-_caixa_informe_recursos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_lei_complementar_no_001-2019_-_cobra_tdjiQWH.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1186/projeto_de_lei_legislativo_no__003-2019_-_diari_wBrp9mL.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1228/projeto_de_lei_legislativo_no_004-2019_-_diarias_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/projeto_de_lei_no_001-2019_-_parcelamento_ipam.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_lei_no_002-2019_-_recomposicao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_no_003-2019_-_institui_o_conselh_tKUwzIP.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1109/projeto_de_lei_no_004-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_no_005-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_no_006-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_de_lei_no_007-2019_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1133/projeto_de_lei_no_008-2019_-_altera_lei_no_753-_EoN6QOa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1137/projeto_de_lei_no_009-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1135/projeto_de_lei_no_010-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1136/projeto_de_lei_no_011-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_no_012-2019_-_reformula_disposic_1U6jKDg.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_no_013-2019_-_desafetacao_unific_JM30sgw.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_no_014-2019_-_autoriza_construca_0sg5nsS.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1151/projeto_de_lei_no_015-2019_-_altera_piso_acs.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1150/projeto_de_lei_no_016-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1157/projeto_de_lei_no_017-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1158/projeto_de_lei_no_018-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1159/projeto_de_lei_no_019-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_no_020-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei_no_021-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1164/projeto_de_lei_no_022-2019_-_jornada_de_trabalh_xKwDv9C.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_no_023-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_no_024-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_de_lei_no_025-2019_-_operacao_de_credit_0M8xb3Z.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_no_026-2019_-_institui_diario_of_YfEiWNk.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_no_027-2019_-_cessao_de_uso_acod_2Ojxzbf.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_no_028-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_no_029-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_no_030-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_no_031-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_lei_no_032-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_de_lei_no_033-2019_-_lei_de_orcamento_a_dm5oELm.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1194/projeto_de_lei_no_035-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_036-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_no_037-2019_-_regulamenta_feiras.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_no_038-2019_-_altera_lei_no_332-2004.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_lei_no_039-2019_-_altera_lei_054-93.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_lei_no_040-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_no_041-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1222/projeto_de_lei_no_042-2019_-_regulamenta_diaria_AkDTQjY.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_no_043-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_no_044-2019_-_ratifica_sindepar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_045-2019_-_planta_generica_de_valores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_046-2019_-_valores_do_itbi_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_de_lei_no_047-2019_-_altera_lei_no_1158_gwiU9cl.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_de_lei_no_048-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_de_lei_no_049-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1224/projeto_de_lei_no_050-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1225/projeto_de_lei_no_051-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1227/projeto_de_lei_no_052-2019_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1230/projeto_de_lei_no_053-2019_-_creditos_adicionais_samae.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1232/projeto_de_lei_no_054-2019_-_ratifica_amusep_proamusep.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_lei_no_056-2019_-_denomina_praca_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_no_055-2019_-_altera_lei_no_302-2020_praca_da_beata.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1242/projeto_de_lei_no_057-2019_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1243/projeto_de_lei_no_058-2019_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1244/projeto_de_lei_no_059-2019_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_lei_no_060-2019_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1246/projeto_de_lei_no_061-2019_cria_cargo_tecnico_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_resolucao_n_002-2019_-_diarias_regul_nMZZV9J.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_resolucao_no_003-2019_-_altera_regimento.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_resolucao_no_004-2019_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_no_002-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1107/requerimento_no_003-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_no_004-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_no_006-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_no_007-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_no_008-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_no_009-2019_-_odirlei.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1141/requerimento_no_012-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1139/requerimento_no_013-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1152/requerimento_no_015-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_016-2019_-_odirlei.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1181/requerimento_no_017-2019_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_no_018-2019_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1183/requerimento_no_019-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1187/epson_gt-s55.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1198/requerimento_no_021-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1199/requerimento_no_022-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1238/requerimento_no_023-2019_-_urgencia__projeto_de_resolucao_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1129/recomendacao_no_001-2019_-_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1148/recomendacao_no_002-2019_-_controle_de_frrequen_YUlX3L0.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_emenda_a_lei_organica_do_municipio_d_NSH1ngW.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1221/anteprojeto_de_lei_no_001-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1111/indicacao_no_009-2018_-_camaras_de_seguranca_escola.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_no_011-2019_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_no_012-2019_-_sacolas_lixo_reciclavel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1153/indicacao_no_013-2019_-_multirao_limpeza_valencia_lucas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_no_014-2019_-_plano_carreira_professores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1188/indicacao_no_015-2019_-_conselho_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1190/indicacao_no_016-2019_-_lucas_iluminacao_rua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1191/indicacao_no_017-2019_-_lucas_iluminacao_praca__DQ0usg0.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1192/indicacao_no_018-2019_-_odirlei_rebaixamento_qu_qDvbh6f.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_no_019-2019_-_marcelo_pista_valencia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1207/indicacao_no_020-2019_-_marcelo_quebra_mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1125/mensagem_pl_007-2019_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1233/mocao_de_apoio_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1100/oficio_no_002-2019_-_projetos_001_e_002-2019_re_6NEq4jx.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1123/oficio_no_015-2019_-_prefeito_responde_requerimentos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1122/oficio_no_017-2019_-_licitacao_medicamentos_-_e_l2XI2s1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_027-2019_-_solicita_regime_de_urgenci_0GCCTir.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1121/oficio_no_029-2019_-_pl_lei_006_-2019_-_regime__3AszB4Q.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_no_045-2019_-_pl_008-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_no_046-2019_-_pls_009_010_e_011-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1138/oficio_no_048-2019_-_data_para_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1142/oficio_no_051-2019_-_encaminha_projeto_de_lei_n_yw2O5O0.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1149/oficio_no_060-2019_-_regime_de_urgencia_pl_no_012-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1155/oficio_no_071-2019_-_ru_pl_016-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_no_075-2019_-_pl_17_18_e_19_em_ru.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_no_081-2019_-_regime_urgencia_pl_20_e_21-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_no_082-2019_-_projeto_de_lei_no_022-2019_-_ru.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1169/oficio_no_094-2019_-_pl_lei_024-2019_em_regime__LNYNONY.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1172/oficio_no_101-2019_-_pl_lei_28-2019_em_regime_d_S31QwrI.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_105-2019_-_pl_29_30_31_e_32-2019_-_re_r3KvX4G.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1195/oficio_no_116-2019_-_pl_lei_035-2019_em_regime__6Tya130.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1200/oficio_no_120-2019_-_encaminha_pl_036-2019_em_ru.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1213/oficio_no_142-2019_-_regime_pl_043-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_no_144-2019_-_encaminha_projeto_de_lei_n_RUgT16L.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1216/oficio_no_146-2019_-_informa_sobre_abasteciment_KRemgYK.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1223/oficio_no_151-2019_-_ru_pls_050_e_051-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1226/oficio_no_154-2019_-_ru_pl_052-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1229/oficio_no_158-2019_-_ru_pl_53-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1231/oficio_no_159-2019_-_ru_pl_054-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1234/oficio_no_160-2019_-_ru_pl_055_e_056-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1241/oficio_no_164-2019_-_ru_pls_057_058_e_059-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1239/oficio_no_165-2019_-_ru_pl_060-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1130/oficio_no_02134-2019_-_caixa_informe_recursos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1209/projeto_de_lei_complementar_no_001-2019_-_cobra_tdjiQWH.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1186/projeto_de_lei_legislativo_no__003-2019_-_diari_wBrp9mL.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1228/projeto_de_lei_legislativo_no_004-2019_-_diarias_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1102/projeto_de_lei_no_001-2019_-_parcelamento_ipam.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1101/projeto_de_lei_no_002-2019_-_recomposicao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_no_003-2019_-_institui_o_conselh_tKUwzIP.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1109/projeto_de_lei_no_004-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_no_005-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_no_006-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_de_lei_no_007-2019_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1133/projeto_de_lei_no_008-2019_-_altera_lei_no_753-_EoN6QOa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1137/projeto_de_lei_no_009-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1135/projeto_de_lei_no_010-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1136/projeto_de_lei_no_011-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1143/projeto_de_lei_no_012-2019_-_reformula_disposic_1U6jKDg.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1145/projeto_de_lei_no_013-2019_-_desafetacao_unific_JM30sgw.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1146/projeto_de_lei_no_014-2019_-_autoriza_construca_0sg5nsS.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1151/projeto_de_lei_no_015-2019_-_altera_piso_acs.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1150/projeto_de_lei_no_016-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1157/projeto_de_lei_no_017-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1158/projeto_de_lei_no_018-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1159/projeto_de_lei_no_019-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_no_020-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei_no_021-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1164/projeto_de_lei_no_022-2019_-_jornada_de_trabalh_xKwDv9C.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_no_023-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_no_024-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_de_lei_no_025-2019_-_operacao_de_credit_0M8xb3Z.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_no_026-2019_-_institui_diario_of_YfEiWNk.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_no_027-2019_-_cessao_de_uso_acod_2Ojxzbf.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_no_028-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_no_029-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_no_030-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_no_031-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_lei_no_032-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_de_lei_no_033-2019_-_lei_de_orcamento_a_dm5oELm.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1194/projeto_de_lei_no_035-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_036-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_no_037-2019_-_regulamenta_feiras.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_no_038-2019_-_altera_lei_no_332-2004.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_de_lei_no_039-2019_-_altera_lei_054-93.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1205/projeto_de_lei_no_040-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_no_041-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1222/projeto_de_lei_no_042-2019_-_regulamenta_diaria_AkDTQjY.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1211/projeto_de_lei_no_043-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_lei_no_044-2019_-_ratifica_sindepar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_045-2019_-_planta_generica_de_valores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1214/projeto_de_lei_no_046-2019_-_valores_do_itbi_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_de_lei_no_047-2019_-_altera_lei_no_1158_gwiU9cl.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_de_lei_no_048-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_de_lei_no_049-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1224/projeto_de_lei_no_050-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1225/projeto_de_lei_no_051-2019_-_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1227/projeto_de_lei_no_052-2019_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1230/projeto_de_lei_no_053-2019_-_creditos_adicionais_samae.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1232/projeto_de_lei_no_054-2019_-_ratifica_amusep_proamusep.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_lei_no_056-2019_-_denomina_praca_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_no_055-2019_-_altera_lei_no_302-2020_praca_da_beata.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1242/projeto_de_lei_no_057-2019_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1243/projeto_de_lei_no_058-2019_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1244/projeto_de_lei_no_059-2019_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_lei_no_060-2019_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1246/projeto_de_lei_no_061-2019_cria_cargo_tecnico_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1185/projeto_de_resolucao_n_002-2019_-_diarias_regul_nMZZV9J.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1193/projeto_de_resolucao_no_003-2019_-_altera_regimento.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_resolucao_no_004-2019_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_no_002-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1107/requerimento_no_003-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_no_004-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_no_006-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_no_007-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_no_008-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_no_009-2019_-_odirlei.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1141/requerimento_no_012-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1139/requerimento_no_013-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1152/requerimento_no_015-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_016-2019_-_odirlei.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1181/requerimento_no_017-2019_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_no_018-2019_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1183/requerimento_no_019-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1187/epson_gt-s55.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1198/requerimento_no_021-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1199/requerimento_no_022-2019_-_silvia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1238/requerimento_no_023-2019_-_urgencia__projeto_de_resolucao_no_004-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1129/recomendacao_no_001-2019_-_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1148/recomendacao_no_002-2019_-_controle_de_frrequen_YUlX3L0.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_emenda_a_lei_organica_do_municipio_d_NSH1ngW.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angulo.pr.leg.br/media/sapl/public/materialegislativa/2019/1221/anteprojeto_de_lei_no_001-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>